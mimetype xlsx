--- v3 (2026-08-07)
+++ v4 (2026-09-22)
@@ -822,51 +822,51 @@
   <si>
     <t>coeficiente_de_gini</t>
   </si>
   <si>
     <t>Mide la desigualdad económica. Se representa con un número entre 0 y 1, donde 0 representa una igualdad perfecta y 1 representa una desigualdad perfecta.</t>
   </si>
   <si>
     <t>Índice</t>
   </si>
   <si>
     <t>Se basa en la curva de Lorenz, que compara la distribución acumulada del ingreso con la distribución acumulada de la población.</t>
   </si>
   <si>
     <t>Promedio de alumnos inscritos por escuela según nivel educativo de educación básica</t>
   </si>
   <si>
     <t>promedio_de_alumnos_inscritos_por_escuela_segun_nivel_educativo_de_educacion_basica</t>
   </si>
   <si>
     <t>La relación alumno/escuela es el promedio de alumnos inscritos por escuela de nivel básico en el municipio.</t>
   </si>
   <si>
     <t>Elaboración propia con en datos de la SEP. Sistema Interactivo de Consulta Estadística Educativa, Ciclo escolar 2021/2022, 2022/2023, 2023/2024 y 2024/2025.</t>
   </si>
   <si>
-    <t>El cociente de la matrícula total del nivel educativo preescolar, primaria o secundaria de control púbico en el municipio en el ciclo escolar n entre el total de escuelas de control púbico del nivel educativo preescolar, primaria o secundaria) en el municipio en el mismo ciclo escolar. 
+    <t>El cociente de la matrícula total del nivel educativo preescolar, primaria o secundaria de control púbico en el municipio en el ciclo escolar n entre el total de escuelas de control público del nivel educativo preescolar, primaria o secundaria) en el municipio en el mismo ciclo escolar. 
 Nota: El año 2022 hace referencia al ciclo escolar 2021-2022; El año 2023 hace referencia al ciclo escolar 2022-2023; El año 2024 hace referencia al ciclo escolar 2023-2024 y El año 2025 hace referencia al ciclo escolar 2024-2025.</t>
   </si>
   <si>
     <t>Promedio de alumnos atendidos por grupo según nivel educativo de educación básica</t>
   </si>
   <si>
     <t>promedio_de_alumnos_atendidos_por_grupo_segun_nivel_educativo_de_educacion_basica</t>
   </si>
   <si>
     <t>La relación alumno/grupo es el promedio de alumnos atendidos por grupo de nivel básico en el municipio.</t>
   </si>
   <si>
     <t>El cociente de la matrícula total del nivel educativo preescolar, primaria o secundaria) de control púbico en el municipio en el ciclo escolar n entre el total de grupos en escuelas de control púbico del nivel educativo preescolar, primaria o secundaria) en el municipio en el mismo ciclo escolar.
 Nota: El año 2022 hace referencia al ciclo escolar 2021-2022; El año 2023 hace referencia al ciclo escolar 2022-2023; El año 2024 hace referencia al ciclo escolar 2023-2024 y El año 2025 hace referencia al ciclo escolar 2024-2025.</t>
   </si>
   <si>
     <t>Promedio de alumnos atendidos por un maestro según nivel educativo de educación básica</t>
   </si>
   <si>
     <t>promedio_de_alumnos_atendidos_por_un_maestro_segun_nivel_educativo_de_educacion_basica</t>
   </si>
   <si>
     <t>La relación alumno/maestro es el promedio de alumnos atendidos por un maestro en una escuela de nivel básico en el municipio.</t>
   </si>
   <si>