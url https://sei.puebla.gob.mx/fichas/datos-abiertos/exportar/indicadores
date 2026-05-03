--- v1 (2026-03-19)
+++ v2 (2026-05-03)
@@ -1264,51 +1264,51 @@
   <si>
     <t>Pueblo Mágico</t>
   </si>
   <si>
     <t>pueblo_magico</t>
   </si>
   <si>
     <t>DATATUR. Estadísticas, Otros Indicadores, Pueblos Mágicos 2023.</t>
   </si>
   <si>
     <t>Categórica</t>
   </si>
   <si>
     <t>Inclusión financiera</t>
   </si>
   <si>
     <t>Sucursales bancarias por cada 10 mil adultos</t>
   </si>
   <si>
     <t>sucursales_bancarias_por_cada_10_mil_adultos</t>
   </si>
   <si>
     <t>Registra el número de sucursales bancarias que hay en el municipio por cada 10 mil adultos.</t>
   </si>
   <si>
-    <t>CNBV. Panorama Anual de Inclusión Financiera 2021, 2022 y 2023. CONAPO. Proyección de Población Municipal 1990 - 2040.</t>
+    <t>CNBV. Panorama Anual de Inclusión Financiera 2021, 2022, 2023 y 2024. CONAPO. Proyección de Población Municipal 1990 - 2040.</t>
   </si>
   <si>
     <t>Es el cociente del total de sucursales bancarias en el municipio entre el total de la población de 15 años y más en el municipio, multiplicado por 10,000.</t>
   </si>
   <si>
     <t>Cajeros automáticos por cada 10 mil adultos</t>
   </si>
   <si>
     <t>cajeros_automaticos_por_cada_10_mil_adultos</t>
   </si>
   <si>
     <t>Registra el número de cajeros automáticos que hay en el municipio por cada 10 mil adultos.</t>
   </si>
   <si>
     <t>Es el cociente del total de cajeros automáticos en el municipio entre el total de la población de 15 años y más en el municipio, multiplicado por 10,000.</t>
   </si>
   <si>
     <t>Proporción de adultos que tienen una cuenta en un banco</t>
   </si>
   <si>
     <t>proporcion_de_adultos_que_tienen_una_cuenta_en_un_banco</t>
   </si>
   <si>
     <t>Refleja el porcentaje de la población adulta que tiene una cuenta bancaria en el municipio.</t>
   </si>
@@ -1709,58 +1709,57 @@
 Nota: El INEGI recaba información de 16 tipos de instrumentos de planeación territorial enfocados a orientar el desarrollo y el ordenamiento del territorio municipal.</t>
   </si>
   <si>
     <t>INEGI. Censo Nacional de Gobiernos Municipales y Demarcaciones Territoriales de la Ciudad de México 2023.</t>
   </si>
   <si>
     <t>Es la desagregación de los instrumentos de planeación territorial en 16 tipos, que orientan el desarrollo y el ordenamiento del territorio municipal.</t>
   </si>
   <si>
     <t>Gobierno, Seguridad e Impartición de Justicia</t>
   </si>
   <si>
     <t>Gobierno</t>
   </si>
   <si>
     <t>Recursos federales transferidos al municipio (FORTAMUN y FAISMUN) en miles de pesos</t>
   </si>
   <si>
     <t>Recursos_transferidos</t>
   </si>
   <si>
     <t>Representa el total de recursos ministrados a los municipios del Estado de Puebla por el concepto del Fondo de Aportaciones para el Fortalecimiento de los Municipios (FORTAMUN-DF) y del Fondo de Aportaciones para la Infraestructura Social Municipal (FAISMUN) como parte del Ramo 33.
 (miles de pesos)</t>
   </si>
   <si>
-    <t>Portal de Transparencia Fiscal. Estadísticas Fiscales 2022, 2023 y 2024.</t>
+    <t>Portal de Transparencia Fiscal. Estadísticas Fiscales 2022, 2023, 2024 y 2025.</t>
   </si>
   <si>
     <t>barras</t>
   </si>
   <si>
-    <t>Es el total de la suma de los recursos proporcionados por el Fondo de Aportaciones para el Fortalecimiento de los Municipios (FORTAMUN - DF) más los proporcionados por el Fondo de Aportaciones para la Infraestructura Social Municipal (FAISMUN) como parte del Ramo 33. 
-Nota: Las cifras reportadas consideran los recursos del momento contable del Devengado, correspondientes a capital y a rendimientos financieros.</t>
+    <t>Es el total de la suma de los recursos proporcionados por el Fondo de Aportaciones para el Fortalecimiento de los Municipios (FORTAMUN - DF) más los proporcionados por el Fondo de Aportaciones para la Infraestructura Social Municipal (FAISMUN) como parte del Ramo 33.</t>
   </si>
   <si>
     <t>Porcentaje de personas de 18 y más con percepción de corrupción por tipo de autoridad</t>
   </si>
   <si>
     <t>Percepcion_corrupcion</t>
   </si>
   <si>
     <t xml:space="preserve">Representa el porcentaje de personas de 18 y más que consideran que las autoridades públicas incurren en actos de corrupción según tipo de autoridad. </t>
   </si>
   <si>
     <t>INEGI. Encuesta Nacional de Victimización y Percepción Sobre Seguridad Pública (ENVIPE), 2022, 2023 y 2024.</t>
   </si>
   <si>
     <t>Es el cociente de la población de 18 años y más del municipio que considera corrupta a las autoridades como policía de tránsito, policía preventiva, policía estatal, Guardia Nacional, Policía Ministerial, Judicial o de investigación, Ministerio Público (MP) y Fiscalías Estatales, Fiscalía General de la República (FGR), Ejército, Marina, entre la población de 18 años y más en el municipio.</t>
   </si>
   <si>
     <t>Porcentaje de personas de 18 y más con percepción de inseguridad</t>
   </si>
   <si>
     <t>Percepcion_inseguridad</t>
   </si>
   <si>
     <t>Representa el porcentaje de población de 18 años y más que considera que viven en un estado inseguro.</t>
   </si>
@@ -6176,145 +6175,145 @@
       <c r="B84">
         <v>2</v>
       </c>
       <c r="C84" t="s">
         <v>279</v>
       </c>
       <c r="D84">
         <v>14</v>
       </c>
       <c r="E84" t="s">
         <v>410</v>
       </c>
       <c r="F84" t="s">
         <v>411</v>
       </c>
       <c r="G84" t="s">
         <v>412</v>
       </c>
       <c r="H84" t="s">
         <v>413</v>
       </c>
       <c r="I84" t="s">
         <v>414</v>
       </c>
       <c r="J84" t="s">
-        <v>411</v>
+        <v>48</v>
       </c>
       <c r="K84" t="s">
         <v>37</v>
       </c>
       <c r="L84" t="s">
         <v>415</v>
       </c>
       <c r="M84" t="s">
         <v>24</v>
       </c>
       <c r="N84" t="s">
         <v>24</v>
       </c>
       <c r="O84" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>2</v>
       </c>
       <c r="C85" t="s">
         <v>279</v>
       </c>
       <c r="D85">
         <v>14</v>
       </c>
       <c r="E85" t="s">
         <v>410</v>
       </c>
       <c r="F85" t="s">
         <v>416</v>
       </c>
       <c r="G85" t="s">
         <v>417</v>
       </c>
       <c r="H85" t="s">
         <v>418</v>
       </c>
       <c r="I85" t="s">
         <v>414</v>
       </c>
       <c r="J85" t="s">
-        <v>416</v>
+        <v>48</v>
       </c>
       <c r="K85" t="s">
         <v>37</v>
       </c>
       <c r="L85" t="s">
         <v>419</v>
       </c>
       <c r="M85" t="s">
         <v>24</v>
       </c>
       <c r="N85" t="s">
         <v>24</v>
       </c>
       <c r="O85" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>2</v>
       </c>
       <c r="C86" t="s">
         <v>279</v>
       </c>
       <c r="D86">
         <v>14</v>
       </c>
       <c r="E86" t="s">
         <v>410</v>
       </c>
       <c r="F86" t="s">
         <v>420</v>
       </c>
       <c r="G86" t="s">
         <v>421</v>
       </c>
       <c r="H86" t="s">
         <v>422</v>
       </c>
       <c r="I86" t="s">
         <v>414</v>
       </c>
       <c r="J86" t="s">
-        <v>93</v>
+        <v>48</v>
       </c>
       <c r="K86" t="s">
         <v>37</v>
       </c>
       <c r="L86" t="s">
         <v>423</v>
       </c>
       <c r="M86" t="s">
         <v>24</v>
       </c>
       <c r="N86" t="s">
         <v>24</v>
       </c>
       <c r="O86" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>2</v>
       </c>
       <c r="C87" t="s">