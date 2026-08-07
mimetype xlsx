--- v2 (2026-05-03)
+++ v3 (2026-08-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="620">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="628">
   <si>
     <t>ID Indicador</t>
   </si>
   <si>
     <t>ID Dimensión</t>
   </si>
   <si>
     <t>Nombre Dimensión</t>
   </si>
   <si>
     <t>ID Temática Padre</t>
   </si>
   <si>
     <t>Nombre Temática</t>
   </si>
   <si>
     <t>Nombre Indicador</t>
   </si>
   <si>
     <t>Nombre Técnico (único)</t>
   </si>
   <si>
     <t>Descripción</t>
   </si>
   <si>
@@ -433,69 +433,66 @@
   <si>
     <t>Tasa de mortalidad infantil por edad de la madre</t>
   </si>
   <si>
     <t>tasa_de_mortalidad_infantil_por_edad_de_la_madre</t>
   </si>
   <si>
     <t>Es el número de defunciones de infantes menores de un año por cada 1,000 nacidos vivos registrados en la residencia habitual de las madre de 15 a 29 años de edad en el municipio durante un año determinado.</t>
   </si>
   <si>
     <t>Elaboración propia con base en datos del INEGI. Estadísticas de Defunciones Registradas (EDR) y Estadística de Nacimientos Registrados (ENR) 2021, 2022, 2023 y 2024.</t>
   </si>
   <si>
     <t>Es el cociente del número de defunciones de menores a 1 año, registrados según la residencia habitual de la madre de 15 a 19 años en un año determinado entre el número de nacimientos vivos de madres del mismo grupo de edad, multiplicado por 1,000.</t>
   </si>
   <si>
     <t>Personal médico</t>
   </si>
   <si>
     <t>personal_medico</t>
   </si>
   <si>
     <t>Es el número de personal médico de las instituciones del sector público de salud por municipio.</t>
   </si>
   <si>
-    <t>INEGI. México en Cifras. 2021, 2022 y 2023.</t>
+    <t>INEGI. México en Cifras. 2022, 2023, 2024 y 2025</t>
   </si>
   <si>
     <t>Es el total del personal médico que labora en instituciones del sector público de salud en el municipio, incluyendo IMSS, ISSSTE, PEMEX, SEDENA, ISSSTEP, IMSS-BIENESTAR, SSA, HU-BUAP y DIF.</t>
   </si>
   <si>
     <t>Tasa de personal médico</t>
   </si>
   <si>
     <t>tasa_de_personal_medico</t>
   </si>
   <si>
     <t>Número de médicos que brindan atención de salud a una población por cada 1,000 habitantes en el municipio en un período de tiempo específico.</t>
   </si>
   <si>
-    <t>Elaboración propia con base en datos del INEGI. México en Cifras, 2021, 2022 y 2023. Proyección de Población Municipal 1990 - 2040.</t>
-[...2 lines deleted...]
-    <t>Personal médico por cada mil personas</t>
+    <t>Elaboración propia con base en datos del INEGI. México en Cifras, 2022, 2023, 2024 y 2025. Proyección de Población Municipal 1990 - 2040.</t>
   </si>
   <si>
     <t>Es el cociente del número de personal médico del sector público de salud entre la población a mitad de año del municipio, multiplicado por 1,000 habitantes.</t>
   </si>
   <si>
     <t>Razón de mortalidad materna</t>
   </si>
   <si>
     <t>razon_de_mortalidad_materna</t>
   </si>
   <si>
     <t>Representa el riesgo de muerte materna en relación con el número de nacidos vivos y esencialmente captura el riesgo de muerte en un solo embarazo o un solo parto vivo.
 Muertes maternas: El número anual de muertes de mujeres por cualquier causa relacionada o agravada por el embarazo o su manejo (excluidas las causas accidentales o incidentales) durante el embarazo y el parto o dentro de los 42 días posteriores a la interrupción del embarazo, independientemente de la duración y el lugar del embarazo, expresado por cada 100.000 nacidos vivos, durante un período de tiempo determinado.</t>
   </si>
   <si>
     <t>Elaboración propia con en datos del INEGI. Estadísticas de Defunciones Registradas (EDR). Estadísticas de natalidad  2021, 2022, 2023 y 2024. Proyección de Población Municipal 1990 - 2040.</t>
   </si>
   <si>
     <t>Es el cociente de las defunciones para calcular la razón de la mortalidad materna entre los nacimientos (menores a un año) registrados en el municipio donde reside la madre, multiplicado por 100,000.</t>
   </si>
   <si>
     <t>Vivienda</t>
   </si>
   <si>
     <t>Total de viviendas particulares habitadas</t>
@@ -1401,264 +1398,254 @@
   </si>
   <si>
     <t>SIAP. Dirección General del Servicio de Información Agroalimentaria y Pesquera. Datos Abiertos 2021, 2022, 2023 y 2024.</t>
   </si>
   <si>
     <t>Es el total de la producción en toneladas del cultivo seleccionado, obtenido durante el ciclo productivo correspondiente a Otoño-Invierno, Primavera-Verano y Perennes, y bajo la modalidad: Temporal y Riego, en el periodo de referencia.</t>
   </si>
   <si>
     <t>Geográfica y Medio Ambiente</t>
   </si>
   <si>
     <t>Agua</t>
   </si>
   <si>
     <t>Plantas de tratamiento de aguas residuales por tipo de servicio</t>
   </si>
   <si>
     <t>plantas_de_tratamiento_de_aguas_residuales_por_tipo_de_servicio</t>
   </si>
   <si>
     <t>Es el número de plantas de tratamiento en operación diseñadas con el objetivo de tratar las aguas residuales generadas en el municipio por tipo de servicio. 
 Servicio público: Diseñadas con el objetivo de tratar las aguas residuales generadas dentro de las localidades que son manejadas en los sistemas de alcantarillado municipales, urbanos y rurales. 
 Servicio privado: Diseñadas con el objetivo de tratar las aguas residuales generadas dentro de las industrias y empresas prestadoras de servicios.</t>
   </si>
   <si>
-    <t>CONAGUA. Dirección Local Puebla reportado en el Histórico del Anuario Estadístico 2022, 2023 y 2024.</t>
-[...2 lines deleted...]
-    <t xml:space="preserve">Es el total de las plantas de tratamiento en operación públicas y de las plantas de tratamiento en operación privadas. </t>
+    <t>CONAGUA. Dirección Local Puebla reportado en el Histórico del Anuario Estadístico 2022, 2023, 2024 y 2025.</t>
+  </si>
+  <si>
+    <t>Es el total de las plantas de tratamiento en operación públicas y de las plantas de tratamiento en operación privadas.</t>
   </si>
   <si>
     <t>Plantas de tratamiento de aguas residuales públicas (capacidad y volumen)</t>
   </si>
   <si>
     <t>plantas_de_tratamiento_de_aguas_residuales_publicas_capacidad_y_volumen</t>
   </si>
   <si>
     <t>Es el número de plantas de tratamiento de aguas residuales públicas en operación en el municipio.</t>
-  </si>
-[...1 lines deleted...]
-    <t>Litros por segundo / Millones de metros cúbicos</t>
   </si>
   <si>
     <t>Capacidad instalada: Corresponde a la capacidad máxima de tratamiento de agua, medida en litros por segundo.
 Volumen: Se refiere al volumen total de agua potable suministrado en el año, medido en millones de metros cúbicos.</t>
   </si>
   <si>
     <t>Plantas potabilizadoras en operación (capacidad y volumen)</t>
   </si>
   <si>
     <t>plantas_potabilizadoras_en_operacion_capacidad_y_volumen</t>
   </si>
   <si>
     <t>Este indicador mide el número de plantas potabilizadoras activas en el municipio, su capacidad para tratar agua (litros por segundo) y el volumen anual de agua potable que suministran (millones de metros cúbicos).</t>
   </si>
   <si>
-    <t>CONAGUA. Dirección Local Puebla reportado en el Histórico del Anuario Estadístico 2024.</t>
+    <t>Capacidad instalada: Corresponde a la capacidad máxima de extracción y tratamiento de agua, medida en litros por segundo.
+Volumen: Se refiere al volumen total de agua potable suministrado en el año, medido en millones de metros cúbicos.</t>
+  </si>
+  <si>
+    <t>Residuos</t>
+  </si>
+  <si>
+    <t>Promedio diario de residuos sólidos urbanos recolectados (kilogramos)</t>
+  </si>
+  <si>
+    <t>promedio_diario_de_residuos_solidos_urbanos_recolectados_kilogramos</t>
+  </si>
+  <si>
+    <t>Es la cantidad promedio de residuos sólidos urbanos recolectados diariamente por el servicio de limpia o recolección municipal en un periodo determinado.</t>
+  </si>
+  <si>
+    <t>INEGI. Censo Nacional de Gobiernos Municipales y Demarcaciones Territoriales de la Ciudad de México 2021, 2023 y 2025.</t>
+  </si>
+  <si>
+    <t>Es el cociente del número total de residuos sólidos urbanos recolectados  en kilogramos y  el número de días de ese mismo periodo.</t>
+  </si>
+  <si>
+    <t>Promedio diario de residuos recolectados de manera selectiva (kilogramos)</t>
+  </si>
+  <si>
+    <t>promedio_diario_de_residuos_recolectados_de_manera_selectiva_kilogramos</t>
+  </si>
+  <si>
+    <t>Es la cantidad promedio diaria de residuos recolectados de manera selectiva, correspondientes a los residuos orgánicos e inorgánicos separados y recogidos mediante sistemas de recolección diferenciada.</t>
+  </si>
+  <si>
+    <t>Es el cociente del total de residuos recolectados de manera selectiva en kilogramos durante un periodo determinado entre el número de días de ese periodo.</t>
+  </si>
+  <si>
+    <t>Viviendas particulares habitadas que desechan sus residuos de forma inadecuada (porcentaje)</t>
+  </si>
+  <si>
+    <t>viviendas_particulares_habitadas_que_desechan_sus_residuos_de_forma_inadecuada_porcentaje</t>
+  </si>
+  <si>
+    <t>Porcentaje de viviendas particulares habitadas que desechan sus residuos sólidos urbanos fuera de los sistemas de recolección formales.</t>
+  </si>
+  <si>
+    <t>Es el cociente del número viviendas que desechan sus residuos de forma inadecuada entre el total de viviendas, multiplicando el resultado por 100.</t>
+  </si>
+  <si>
+    <t>Contaminantes atmosféricos por tipo de emisión (toneladas)</t>
+  </si>
+  <si>
+    <t>contaminantes_atmosfericos_por_tipo_de_emision_toneladas</t>
+  </si>
+  <si>
+    <t>Es la cantidad de emisiones de contaminantes atmosféricos, desagregada por tipo: Compuestos Orgánicos Volátiles (COV), Monóxido de Carbono (CO) y Óxidos de Nitrógeno (Nox).</t>
+  </si>
+  <si>
+    <t>SEMARNAT. Documentos del Inventario Nacional de Emisiones 2020.</t>
   </si>
   <si>
     <t xml:space="preserve">Absoluto </t>
   </si>
   <si>
-    <t xml:space="preserve">Capacidad instalada: Corresponde a la capacidad máxima de extracción y tratamiento de agua, medida en litros por segundo.
-[...57 lines deleted...]
-  <si>
     <t>Es el total de emisiones de contaminantes atmosféricos en toneladas, desagregada por tipo: Compuestos Orgánicos Volátiles (COV), Monóxido de Carbono (CO) y Óxidos de Nitrógeno (Nox).</t>
   </si>
   <si>
     <t>Población con acceso al servicio de recolección (porcentaje)</t>
   </si>
   <si>
     <t>poblacion_con_acceso_al_servicio_de_recoleccion_porcentaje</t>
   </si>
   <si>
-    <t xml:space="preserve">Porcentaje de la población que tiene acceso a los sistemas formales de recolección de residuos sólidos urbanos, ya sea mediante recolección casa a casa, contenedores o puntos de recolección establecidos. </t>
+    <t>Porcentaje de la población que tiene acceso a los sistemas formales de recolección de residuos sólidos urbanos, ya sea mediante recolección casa a casa, contenedores o puntos de recolección establecidos.</t>
+  </si>
+  <si>
+    <t>Es el cociente del número de personas con acceso al servicio de recolección  formal entre la población total, multiplicando por 100.</t>
+  </si>
+  <si>
+    <t>Viviendas particulares habitadas que queman los residuos sólidos (porcentaje)</t>
+  </si>
+  <si>
+    <t>viviendas_particulares_habitadas_que_queman_los_residuos_solidos_porcentaje</t>
+  </si>
+  <si>
+    <t>Porcentaje de viviendas particulares habitadas que queman sus residuos sólidos.</t>
   </si>
   <si>
     <t xml:space="preserve">Porcentaje </t>
-  </si>
-[...10 lines deleted...]
-    <t>Porcentaje de viviendas particulares habitadas que queman sus residuos sólidos.</t>
   </si>
   <si>
     <t>Es el cociente del número de viviendas que queman residuos sólidos entre el total de viviendas habitadas y multiplicar por 100.</t>
   </si>
   <si>
     <t>Lugares de disposición final de residuos por tipo de régimen</t>
   </si>
   <si>
     <t>lugares_de_disposicion_final_de_residuos_por_tipo_de_regimen</t>
   </si>
   <si>
     <t>Número de sitios de disposición final de residuos sólidos urbanos, clasificados según su régimen de operación:
 Público: Gestionado por autoridades municipales.
 Privado: Gestionado por empresas privadas.
 Social: Gestionado por organizaciones del sector social, tales como asociaciones civiles, grupos comunitarios, sociedades cooperativas, sindicatos, ejidos o comunales, entre otros.</t>
   </si>
   <si>
     <t>Es el total de lugares de disposición final de residuos clasificados según el régimen de gestión.</t>
   </si>
   <si>
     <t>Forestal</t>
   </si>
   <si>
     <t>Superficie de Áreas Naturales Protegidas (metros cuadrados)</t>
   </si>
   <si>
     <t>superficie_de_areas_naturales_protegidas_metros_cuadrados</t>
   </si>
   <si>
     <t>Cantidad total de superficie de Áreas Naturales Protegidas en metros cuadrados</t>
   </si>
   <si>
     <t>CONANP. Sistema de Información Geográfica (SIG) 2020 y 2025.</t>
   </si>
   <si>
     <t>Es la suma total de la superficie de áreas naturales protegidas en metros cuadrados.</t>
   </si>
   <si>
     <t>Áreas afectadas por incendios (hectáreas)</t>
   </si>
   <si>
     <t>areas_afectadas_por_incendios_hectareas</t>
   </si>
   <si>
     <t>Mide la extensión total del territorio que ha sido afectado por incendios forestales.</t>
   </si>
   <si>
-    <t>CONAFOR. Concentrado Nacional de Incendios Forestales 2022, 2023 y 2024.</t>
+    <t>CONAFOR. Concentrado Nacional de Incendios Forestales 2022, 2023, 2024 y 2025.</t>
   </si>
   <si>
     <t>Es el total de las áreas afectadas por incendios (hectáreas).</t>
   </si>
   <si>
     <t>Ordenamiento Territorial</t>
   </si>
   <si>
     <t>Superficie territorial (hectáreas)</t>
   </si>
   <si>
     <t>superficie_territorial_hectareas</t>
   </si>
   <si>
     <t>Representa la extensión territorial total del municipio expresada en hectáreas, lo que permite cuantificar y comparar el tamaño físico del territorio.</t>
   </si>
   <si>
     <t xml:space="preserve">INEGI. Geografía y Medio Ambiente. Marco Geoestadístico. </t>
   </si>
   <si>
     <t>Hectáreas</t>
   </si>
   <si>
     <t>Instrumentos de planeación en materia territorial (número)</t>
   </si>
   <si>
     <t>instrumentos_de_planeacion_en_materia_territorial_numero</t>
   </si>
   <si>
     <t>Es el número de instrumentos vigentes orientados al desarrollo y ordenamiento del territorio del municipio.</t>
   </si>
   <si>
     <t>Es el total de documentos y mecanismos formales, con los que cuenta cada municipio, que orientan, regulan y coordinan el ordenamiento y el desarrollo de los asentamientos humanos y del territorio.</t>
   </si>
   <si>
     <t>Población en asentamientos humanos irregulares</t>
   </si>
   <si>
     <t>poblacion_en_asentamientos_humanos_irregulares</t>
   </si>
   <si>
     <t>Es el número total de personas que habitan en asentamientos humanos irregulares del municipio establecidos sin cumplir con la normatividad urbana, de uso de suelo o propiedad del terreno.</t>
-  </si>
-[...1 lines deleted...]
-    <t xml:space="preserve">INEGI. Censo Nacional de Gobiernos Municipales y Demarcaciones Territoriales de la Ciudad de México 2021 y 2023. </t>
   </si>
   <si>
     <t>Es el total de personas que habitan en asentamientos humanos establecidos sin cumplir con la normatividad urbana, de uso de suelo o propiedad del terreno.</t>
   </si>
   <si>
     <t>Superficie de asentamientos humanos irregulares (Hectárias)</t>
   </si>
   <si>
     <t>superficie_de_asentamientos_humanos_irregulares_hectarias</t>
   </si>
   <si>
     <t>Representa la extensión territorial en hectáreas del municipio ocupada por asentamientos humanos irregulares establecidos sin cumplir con la normatividad legal, de uso de suelo o propiedad.</t>
   </si>
   <si>
     <t>Es el total de la superficie territorial ocupada por asentamientos humanos establecidos sin cumplir con la normatividad legal, de uso de suelo o propiedad.</t>
   </si>
   <si>
     <t>Movilidad</t>
   </si>
   <si>
     <t xml:space="preserve">Porcentaje de población según el tiempo promedio de traslado a la escuela </t>
   </si>
   <si>
     <t>porcentaje_de_poblacion_segun_el_tiempo_promedio_de_traslado_a_la_escuela</t>
   </si>
@@ -1769,50 +1756,53 @@
   <si>
     <t>Seguridad Pública</t>
   </si>
   <si>
     <t>Número de elementos o policías capacitados</t>
   </si>
   <si>
     <t>Elementos_capacitados</t>
   </si>
   <si>
     <t>Personal capacitado adscrito la institución encargada de la función de seguridad pública por tema.</t>
   </si>
   <si>
     <t>Es la suma de policías de la organización policial en el municipio capacitados según el tema, en el periodo de referencia</t>
   </si>
   <si>
     <t>Parque vehícular la administración pública municipal por tipo</t>
   </si>
   <si>
     <t>Parque_vehicular</t>
   </si>
   <si>
     <t>Representa el número de unidades en funcionamiento que conforman el parque vehícular de la administración pública municipal.</t>
   </si>
   <si>
+    <t>INEGI. Censo Nacional de Gobiernos Municipales y Demarcaciones Territoriales de la Ciudad de México 2021 y 2023.</t>
+  </si>
+  <si>
     <t>Es la suma de los vehículos por tipo que conforma el parque vehicular de la institución pública municipal</t>
   </si>
   <si>
     <t>Accidentes de tránsito terrestre según causa</t>
   </si>
   <si>
     <t>Accidentes_terrestes</t>
   </si>
   <si>
     <t>Representa el número de accidentes de tránsito terrestre según causa en zonas urbanas y suburbanas del municipio.</t>
   </si>
   <si>
     <t>INEGI. Estadísticas de accidentes de tránsito terrestre en zonas urbanas y suburbanas, 2022, 2023 y 2024.</t>
   </si>
   <si>
     <t>lineal</t>
   </si>
   <si>
     <t xml:space="preserve">Es la suma accidentes de tránsito terrestre según la causa del accidente en el municipio. </t>
   </si>
   <si>
     <t>Número de llamadas recibidas que fueron atendidas</t>
   </si>
   <si>
     <t>Numero_de_llamadas_recibidas_atendidas</t>
@@ -1890,50 +1880,83 @@
     <t>Impartición de Justicia</t>
   </si>
   <si>
     <t>Celdas para ejecutar arrestos</t>
   </si>
   <si>
     <t>Celdas_para_arrestos</t>
   </si>
   <si>
     <t>Representa el total de celdas con las que cuenta el municipio para ejecutar arrestos dictados por jueces cívicos.</t>
   </si>
   <si>
     <t>Es la suma de las celdas para ejecutar arrestos dictados por los jueces cívicos ubicadas en el municipio.</t>
   </si>
   <si>
     <t>Número de elementos o policías que conforman la corporación policial</t>
   </si>
   <si>
     <t>Numero_de_policias</t>
   </si>
   <si>
     <t>Personal adscrito a la institución encargada de la función de seguridad pública, según tipo de organización policial.</t>
   </si>
   <si>
     <t>Es la suma del personal en la corporación policial preventiva, tránsito, bancaria, comercial y/o auxiliar, agencia municipal y otro tipo de corporación policial más el personal en las áreas de dirección mandos y áreas administrativas, así como de las áreas de apoyo.</t>
+  </si>
+  <si>
+    <t>Recursos devengados del FORTAMUN Per Cápita</t>
+  </si>
+  <si>
+    <t>Recursos_dev_fortamun_per_capita</t>
+  </si>
+  <si>
+    <t>Expresa el monto de los recursos devengados del Fondo de Aportaciones para el Fortalecimiento de los Municipios (FORTAMUN) por habitante durante un ejercicio fiscal.</t>
+  </si>
+  <si>
+    <t>Fuente: Portal de Transparencia Fiscal. Estadísticas Fiscales. Proyecciones CONAPO (población total proyectada a mitad de año). Años de información disponible:2022,2023, 2024 y 2025.</t>
+  </si>
+  <si>
+    <t>indice</t>
+  </si>
+  <si>
+    <t>Se obtiene al dividir los recursos devengados del Fondo de Aportaciones para el Fortalecimiento de los Municipios (FORTAMUN) correspondientes al año t entre la población total proyectada para el mismo año.</t>
+  </si>
+  <si>
+    <t>Índice de Motorización por 1,000 habitantes</t>
+  </si>
+  <si>
+    <t>indice_motorizacion</t>
+  </si>
+  <si>
+    <t>Representa la cantidad de vehículos de motor que se encuentran registrados en circulación por cada mil habitantes en un área geográfica determinada.</t>
+  </si>
+  <si>
+    <t>Proyecciones CONAPO (población total proyectada a mitad de año). INEGI. Estadísticas de Vehículos de Motor Registrados en Circulación. Años de información disponible: 2021, 2022, 2023 y 2024.</t>
+  </si>
+  <si>
+    <t>Es el cociente del número total de vehículos de motor registrados en circulación entre la población total (estimada a mitad de año), multiplicado por 1,000.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2237,51 +2260,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O125"/>
+  <dimension ref="A1:O127"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -3355,4800 +3378,4888 @@
       <c r="B24">
         <v>1</v>
       </c>
       <c r="C24" t="s">
         <v>15</v>
       </c>
       <c r="D24">
         <v>6</v>
       </c>
       <c r="E24" t="s">
         <v>110</v>
       </c>
       <c r="F24" t="s">
         <v>136</v>
       </c>
       <c r="G24" t="s">
         <v>137</v>
       </c>
       <c r="H24" t="s">
         <v>138</v>
       </c>
       <c r="I24" t="s">
         <v>139</v>
       </c>
       <c r="J24" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K24" t="s">
         <v>22</v>
       </c>
       <c r="L24" t="s">
         <v>140</v>
       </c>
       <c r="M24" t="s">
         <v>24</v>
       </c>
       <c r="N24" t="s">
         <v>24</v>
       </c>
       <c r="O24" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25">
         <v>24</v>
       </c>
       <c r="B25">
         <v>1</v>
       </c>
       <c r="C25" t="s">
         <v>15</v>
       </c>
       <c r="D25">
         <v>6</v>
       </c>
       <c r="E25" t="s">
         <v>110</v>
       </c>
       <c r="F25" t="s">
         <v>141</v>
       </c>
       <c r="G25" t="s">
         <v>142</v>
       </c>
       <c r="H25" t="s">
         <v>143</v>
       </c>
       <c r="I25" t="s">
         <v>144</v>
       </c>
       <c r="J25" t="s">
-        <v>145</v>
+        <v>48</v>
       </c>
       <c r="K25" t="s">
         <v>37</v>
       </c>
       <c r="L25" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="M25" t="s">
         <v>24</v>
       </c>
       <c r="N25" t="s">
         <v>24</v>
       </c>
       <c r="O25" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26">
         <v>25</v>
       </c>
       <c r="B26">
         <v>1</v>
       </c>
       <c r="C26" t="s">
         <v>15</v>
       </c>
       <c r="D26">
         <v>6</v>
       </c>
       <c r="E26" t="s">
         <v>110</v>
       </c>
       <c r="F26" t="s">
+        <v>146</v>
+      </c>
+      <c r="G26" t="s">
         <v>147</v>
       </c>
-      <c r="G26" t="s">
+      <c r="H26" t="s">
         <v>148</v>
       </c>
-      <c r="H26" t="s">
+      <c r="I26" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="J26" t="s">
         <v>48</v>
       </c>
       <c r="K26" t="s">
         <v>37</v>
       </c>
       <c r="L26" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="M26" t="s">
         <v>24</v>
       </c>
       <c r="N26" t="s">
         <v>24</v>
       </c>
       <c r="O26" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="27" spans="1:15">
       <c r="A27">
         <v>26</v>
       </c>
       <c r="B27">
         <v>1</v>
       </c>
       <c r="C27" t="s">
         <v>15</v>
       </c>
       <c r="D27">
         <v>7</v>
       </c>
       <c r="E27" t="s">
+        <v>151</v>
+      </c>
+      <c r="F27" t="s">
         <v>152</v>
       </c>
-      <c r="F27" t="s">
+      <c r="G27" t="s">
         <v>153</v>
       </c>
-      <c r="G27" t="s">
+      <c r="H27" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="I27" t="s">
         <v>35</v>
       </c>
       <c r="J27" t="s">
         <v>21</v>
       </c>
       <c r="K27" t="s">
         <v>37</v>
       </c>
       <c r="L27" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="M27" t="s">
         <v>24</v>
       </c>
       <c r="N27" t="s">
         <v>24</v>
       </c>
       <c r="O27" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28">
         <v>27</v>
       </c>
       <c r="B28">
         <v>1</v>
       </c>
       <c r="C28" t="s">
         <v>15</v>
       </c>
       <c r="D28">
         <v>7</v>
       </c>
       <c r="E28" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F28" t="s">
+        <v>156</v>
+      </c>
+      <c r="G28" t="s">
         <v>157</v>
       </c>
-      <c r="G28" t="s">
+      <c r="H28" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="I28" t="s">
         <v>35</v>
       </c>
       <c r="J28" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="K28" t="s">
         <v>37</v>
       </c>
       <c r="L28" t="s">
-        <v>161</v>
+        <v>160</v>
       </c>
       <c r="M28" t="s">
         <v>24</v>
       </c>
       <c r="N28" t="s">
         <v>24</v>
       </c>
       <c r="O28" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29">
         <v>28</v>
       </c>
       <c r="B29">
         <v>1</v>
       </c>
       <c r="C29" t="s">
         <v>15</v>
       </c>
       <c r="D29">
         <v>7</v>
       </c>
       <c r="E29" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F29" t="s">
+        <v>161</v>
+      </c>
+      <c r="G29" t="s">
         <v>162</v>
       </c>
-      <c r="G29" t="s">
+      <c r="H29" t="s">
         <v>163</v>
-      </c>
-[...1 lines deleted...]
-        <v>164</v>
       </c>
       <c r="I29" t="s">
         <v>114</v>
       </c>
       <c r="J29" t="s">
         <v>21</v>
       </c>
       <c r="K29" t="s">
         <v>22</v>
       </c>
       <c r="L29" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="M29" t="s">
         <v>24</v>
       </c>
       <c r="N29" t="s">
         <v>24</v>
       </c>
       <c r="O29" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30">
         <v>29</v>
       </c>
       <c r="B30">
         <v>1</v>
       </c>
       <c r="C30" t="s">
         <v>15</v>
       </c>
       <c r="D30">
         <v>7</v>
       </c>
       <c r="E30" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F30" t="s">
+        <v>165</v>
+      </c>
+      <c r="G30" t="s">
         <v>166</v>
       </c>
-      <c r="G30" t="s">
+      <c r="H30" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="I30" t="s">
         <v>114</v>
       </c>
       <c r="J30" t="s">
         <v>21</v>
       </c>
       <c r="K30" t="s">
         <v>22</v>
       </c>
       <c r="L30" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="M30" t="s">
         <v>24</v>
       </c>
       <c r="N30" t="s">
         <v>24</v>
       </c>
       <c r="O30" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31">
         <v>30</v>
       </c>
       <c r="B31">
         <v>1</v>
       </c>
       <c r="C31" t="s">
         <v>15</v>
       </c>
       <c r="D31">
         <v>7</v>
       </c>
       <c r="E31" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F31" t="s">
+        <v>169</v>
+      </c>
+      <c r="G31" t="s">
         <v>170</v>
       </c>
-      <c r="G31" t="s">
+      <c r="H31" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="I31" t="s">
         <v>114</v>
       </c>
       <c r="J31" t="s">
         <v>21</v>
       </c>
       <c r="K31" t="s">
         <v>22</v>
       </c>
       <c r="L31" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="M31" t="s">
         <v>24</v>
       </c>
       <c r="N31" t="s">
         <v>24</v>
       </c>
       <c r="O31" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32">
         <v>31</v>
       </c>
       <c r="B32">
         <v>1</v>
       </c>
       <c r="C32" t="s">
         <v>15</v>
       </c>
       <c r="D32">
         <v>7</v>
       </c>
       <c r="E32" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F32" t="s">
+        <v>173</v>
+      </c>
+      <c r="G32" t="s">
         <v>174</v>
       </c>
-      <c r="G32" t="s">
+      <c r="H32" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="I32" t="s">
         <v>114</v>
       </c>
       <c r="J32" t="s">
         <v>21</v>
       </c>
       <c r="K32" t="s">
         <v>22</v>
       </c>
       <c r="L32" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="M32" t="s">
         <v>24</v>
       </c>
       <c r="N32" t="s">
         <v>24</v>
       </c>
       <c r="O32" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33">
         <v>32</v>
       </c>
       <c r="B33">
         <v>1</v>
       </c>
       <c r="C33" t="s">
         <v>15</v>
       </c>
       <c r="D33">
         <v>7</v>
       </c>
       <c r="E33" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="F33" t="s">
+        <v>177</v>
+      </c>
+      <c r="G33" t="s">
         <v>178</v>
       </c>
-      <c r="G33" t="s">
+      <c r="H33" t="s">
         <v>179</v>
       </c>
-      <c r="H33" t="s">
+      <c r="I33" t="s">
         <v>180</v>
       </c>
-      <c r="I33" t="s">
+      <c r="J33" t="s">
         <v>181</v>
-      </c>
-[...1 lines deleted...]
-        <v>182</v>
       </c>
       <c r="K33" t="s">
         <v>37</v>
       </c>
       <c r="L33" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="M33" t="s">
         <v>24</v>
       </c>
       <c r="N33" t="s">
         <v>24</v>
       </c>
       <c r="O33" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="34" spans="1:15">
       <c r="A34">
         <v>33</v>
       </c>
       <c r="B34">
         <v>1</v>
       </c>
       <c r="C34" t="s">
         <v>15</v>
       </c>
       <c r="D34">
         <v>8</v>
       </c>
       <c r="E34" t="s">
+        <v>183</v>
+      </c>
+      <c r="F34" t="s">
         <v>184</v>
       </c>
-      <c r="F34" t="s">
+      <c r="G34" t="s">
         <v>185</v>
       </c>
-      <c r="G34" t="s">
+      <c r="H34" t="s">
         <v>186</v>
       </c>
-      <c r="H34" t="s">
+      <c r="I34" t="s">
         <v>187</v>
-      </c>
-[...1 lines deleted...]
-        <v>188</v>
       </c>
       <c r="J34" t="s">
         <v>93</v>
       </c>
       <c r="K34" t="s">
         <v>37</v>
       </c>
       <c r="L34" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="M34" t="s">
         <v>24</v>
       </c>
       <c r="N34" t="s">
         <v>24</v>
       </c>
       <c r="O34" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35">
         <v>34</v>
       </c>
       <c r="B35">
         <v>1</v>
       </c>
       <c r="C35" t="s">
         <v>15</v>
       </c>
       <c r="D35">
         <v>8</v>
       </c>
       <c r="E35" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F35" t="s">
+        <v>189</v>
+      </c>
+      <c r="G35" t="s">
         <v>190</v>
       </c>
-      <c r="G35" t="s">
+      <c r="H35" t="s">
         <v>191</v>
       </c>
-      <c r="H35" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I35" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="J35" t="s">
         <v>93</v>
       </c>
       <c r="K35" t="s">
         <v>37</v>
       </c>
       <c r="L35" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="M35" t="s">
         <v>24</v>
       </c>
       <c r="N35" t="s">
         <v>24</v>
       </c>
       <c r="O35" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="36" spans="1:15">
       <c r="A36">
         <v>35</v>
       </c>
       <c r="B36">
         <v>1</v>
       </c>
       <c r="C36" t="s">
         <v>15</v>
       </c>
       <c r="D36">
         <v>8</v>
       </c>
       <c r="E36" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F36" t="s">
+        <v>193</v>
+      </c>
+      <c r="G36" t="s">
         <v>194</v>
       </c>
-      <c r="G36" t="s">
+      <c r="H36" t="s">
         <v>195</v>
       </c>
-      <c r="H36" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I36" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="J36" t="s">
         <v>93</v>
       </c>
       <c r="K36" t="s">
         <v>37</v>
       </c>
       <c r="L36" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="M36" t="s">
         <v>24</v>
       </c>
       <c r="N36" t="s">
         <v>24</v>
       </c>
       <c r="O36" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="37" spans="1:15">
       <c r="A37">
         <v>36</v>
       </c>
       <c r="B37">
         <v>1</v>
       </c>
       <c r="C37" t="s">
         <v>15</v>
       </c>
       <c r="D37">
         <v>8</v>
       </c>
       <c r="E37" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F37" t="s">
+        <v>197</v>
+      </c>
+      <c r="G37" t="s">
         <v>198</v>
       </c>
-      <c r="G37" t="s">
+      <c r="H37" t="s">
         <v>199</v>
       </c>
-      <c r="H37" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I37" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="J37" t="s">
         <v>93</v>
       </c>
       <c r="K37" t="s">
         <v>37</v>
       </c>
       <c r="L37" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="M37" t="s">
         <v>24</v>
       </c>
       <c r="N37" t="s">
         <v>24</v>
       </c>
       <c r="O37" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="38" spans="1:15">
       <c r="A38">
         <v>37</v>
       </c>
       <c r="B38">
         <v>1</v>
       </c>
       <c r="C38" t="s">
         <v>15</v>
       </c>
       <c r="D38">
         <v>8</v>
       </c>
       <c r="E38" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F38" t="s">
+        <v>201</v>
+      </c>
+      <c r="G38" t="s">
         <v>202</v>
       </c>
-      <c r="G38" t="s">
+      <c r="H38" t="s">
         <v>203</v>
       </c>
-      <c r="H38" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I38" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="J38" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="K38" t="s">
         <v>37</v>
       </c>
       <c r="L38" t="s">
-        <v>205</v>
+        <v>204</v>
       </c>
       <c r="M38" t="s">
         <v>24</v>
       </c>
       <c r="N38" t="s">
         <v>24</v>
       </c>
       <c r="O38" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="39" spans="1:15">
       <c r="A39">
         <v>38</v>
       </c>
       <c r="B39">
         <v>1</v>
       </c>
       <c r="C39" t="s">
         <v>15</v>
       </c>
       <c r="D39">
         <v>8</v>
       </c>
       <c r="E39" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F39" t="s">
+        <v>205</v>
+      </c>
+      <c r="G39" t="s">
         <v>206</v>
       </c>
-      <c r="G39" t="s">
+      <c r="H39" t="s">
         <v>207</v>
       </c>
-      <c r="H39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I39" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="J39" t="s">
         <v>93</v>
       </c>
       <c r="K39" t="s">
         <v>37</v>
       </c>
       <c r="L39" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="M39" t="s">
         <v>24</v>
       </c>
       <c r="N39" t="s">
         <v>24</v>
       </c>
       <c r="O39" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40">
         <v>39</v>
       </c>
       <c r="B40">
         <v>1</v>
       </c>
       <c r="C40" t="s">
         <v>15</v>
       </c>
       <c r="D40">
         <v>8</v>
       </c>
       <c r="E40" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F40" t="s">
+        <v>209</v>
+      </c>
+      <c r="G40" t="s">
         <v>210</v>
       </c>
-      <c r="G40" t="s">
+      <c r="H40" t="s">
         <v>211</v>
       </c>
-      <c r="H40" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I40" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="J40" t="s">
         <v>93</v>
       </c>
       <c r="K40" t="s">
         <v>37</v>
       </c>
       <c r="L40" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="M40" t="s">
         <v>24</v>
       </c>
       <c r="N40" t="s">
         <v>24</v>
       </c>
       <c r="O40" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="41" spans="1:15">
       <c r="A41">
         <v>40</v>
       </c>
       <c r="B41">
         <v>1</v>
       </c>
       <c r="C41" t="s">
         <v>15</v>
       </c>
       <c r="D41">
         <v>8</v>
       </c>
       <c r="E41" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F41" t="s">
+        <v>213</v>
+      </c>
+      <c r="G41" t="s">
         <v>214</v>
       </c>
-      <c r="G41" t="s">
+      <c r="H41" t="s">
         <v>215</v>
       </c>
-      <c r="H41" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I41" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="J41" t="s">
         <v>93</v>
       </c>
       <c r="K41" t="s">
         <v>37</v>
       </c>
       <c r="L41" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="M41" t="s">
         <v>24</v>
       </c>
       <c r="N41" t="s">
         <v>24</v>
       </c>
       <c r="O41" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="42" spans="1:15">
       <c r="A42">
         <v>41</v>
       </c>
       <c r="B42">
         <v>1</v>
       </c>
       <c r="C42" t="s">
         <v>15</v>
       </c>
       <c r="D42">
         <v>8</v>
       </c>
       <c r="E42" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F42" t="s">
+        <v>217</v>
+      </c>
+      <c r="G42" t="s">
         <v>218</v>
       </c>
-      <c r="G42" t="s">
+      <c r="H42" t="s">
         <v>219</v>
       </c>
-      <c r="H42" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I42" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="J42" t="s">
         <v>93</v>
       </c>
       <c r="K42" t="s">
         <v>37</v>
       </c>
       <c r="L42" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="M42" t="s">
         <v>24</v>
       </c>
       <c r="N42" t="s">
         <v>24</v>
       </c>
       <c r="O42" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43">
         <v>42</v>
       </c>
       <c r="B43">
         <v>1</v>
       </c>
       <c r="C43" t="s">
         <v>15</v>
       </c>
       <c r="D43">
         <v>8</v>
       </c>
       <c r="E43" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F43" t="s">
+        <v>221</v>
+      </c>
+      <c r="G43" t="s">
         <v>222</v>
       </c>
-      <c r="G43" t="s">
+      <c r="H43" t="s">
         <v>223</v>
       </c>
-      <c r="H43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I43" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="J43" t="s">
         <v>93</v>
       </c>
       <c r="K43" t="s">
         <v>37</v>
       </c>
       <c r="L43" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="M43" t="s">
         <v>24</v>
       </c>
       <c r="N43" t="s">
         <v>24</v>
       </c>
       <c r="O43" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="44" spans="1:15">
       <c r="A44">
         <v>43</v>
       </c>
       <c r="B44">
         <v>1</v>
       </c>
       <c r="C44" t="s">
         <v>15</v>
       </c>
       <c r="D44">
         <v>8</v>
       </c>
       <c r="E44" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F44" t="s">
+        <v>225</v>
+      </c>
+      <c r="G44" t="s">
         <v>226</v>
       </c>
-      <c r="G44" t="s">
+      <c r="H44" t="s">
         <v>227</v>
       </c>
-      <c r="H44" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I44" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="J44" t="s">
         <v>93</v>
       </c>
       <c r="K44" t="s">
         <v>37</v>
       </c>
       <c r="L44" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="M44" t="s">
         <v>24</v>
       </c>
       <c r="N44" t="s">
         <v>24</v>
       </c>
       <c r="O44" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="45" spans="1:15">
       <c r="A45">
         <v>44</v>
       </c>
       <c r="B45">
         <v>1</v>
       </c>
       <c r="C45" t="s">
         <v>15</v>
       </c>
       <c r="D45">
         <v>8</v>
       </c>
       <c r="E45" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F45" t="s">
+        <v>229</v>
+      </c>
+      <c r="G45" t="s">
         <v>230</v>
       </c>
-      <c r="G45" t="s">
+      <c r="H45" t="s">
         <v>231</v>
       </c>
-      <c r="H45" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I45" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="J45" t="s">
         <v>93</v>
       </c>
       <c r="K45" t="s">
         <v>37</v>
       </c>
       <c r="L45" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="M45" t="s">
         <v>24</v>
       </c>
       <c r="N45" t="s">
         <v>24</v>
       </c>
       <c r="O45" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="46" spans="1:15">
       <c r="A46">
         <v>45</v>
       </c>
       <c r="B46">
         <v>1</v>
       </c>
       <c r="C46" t="s">
         <v>15</v>
       </c>
       <c r="D46">
         <v>8</v>
       </c>
       <c r="E46" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="F46" t="s">
+        <v>233</v>
+      </c>
+      <c r="G46" t="s">
         <v>234</v>
       </c>
-      <c r="G46" t="s">
+      <c r="H46" t="s">
         <v>235</v>
       </c>
-      <c r="H46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I46" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="J46" t="s">
         <v>93</v>
       </c>
       <c r="K46" t="s">
         <v>37</v>
       </c>
       <c r="L46" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="M46" t="s">
         <v>24</v>
       </c>
       <c r="N46" t="s">
         <v>24</v>
       </c>
       <c r="O46" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="47" spans="1:15">
       <c r="A47">
         <v>46</v>
       </c>
       <c r="B47">
         <v>1</v>
       </c>
       <c r="C47" t="s">
         <v>15</v>
       </c>
       <c r="D47">
         <v>9</v>
       </c>
       <c r="E47" t="s">
+        <v>236</v>
+      </c>
+      <c r="F47" t="s">
         <v>237</v>
       </c>
-      <c r="F47" t="s">
+      <c r="G47" t="s">
         <v>238</v>
       </c>
-      <c r="G47" t="s">
+      <c r="H47" t="s">
         <v>239</v>
       </c>
-      <c r="H47" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I47" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="J47" t="s">
         <v>93</v>
       </c>
       <c r="K47" t="s">
         <v>37</v>
       </c>
       <c r="L47" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="M47" t="s">
         <v>24</v>
       </c>
       <c r="N47" t="s">
         <v>24</v>
       </c>
       <c r="O47" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="48" spans="1:15">
       <c r="A48">
         <v>47</v>
       </c>
       <c r="B48">
         <v>1</v>
       </c>
       <c r="C48" t="s">
         <v>15</v>
       </c>
       <c r="D48">
         <v>9</v>
       </c>
       <c r="E48" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F48" t="s">
+        <v>241</v>
+      </c>
+      <c r="G48" t="s">
         <v>242</v>
       </c>
-      <c r="G48" t="s">
+      <c r="H48" t="s">
         <v>243</v>
       </c>
-      <c r="H48" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I48" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="J48" t="s">
         <v>93</v>
       </c>
       <c r="K48" t="s">
         <v>37</v>
       </c>
       <c r="L48" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="M48" t="s">
         <v>24</v>
       </c>
       <c r="N48" t="s">
         <v>24</v>
       </c>
       <c r="O48" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="49" spans="1:15">
       <c r="A49">
         <v>48</v>
       </c>
       <c r="B49">
         <v>1</v>
       </c>
       <c r="C49" t="s">
         <v>15</v>
       </c>
       <c r="D49">
         <v>9</v>
       </c>
       <c r="E49" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F49" t="s">
+        <v>245</v>
+      </c>
+      <c r="G49" t="s">
         <v>246</v>
       </c>
-      <c r="G49" t="s">
+      <c r="H49" t="s">
         <v>247</v>
       </c>
-      <c r="H49" t="s">
+      <c r="I49" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="J49" t="s">
         <v>103</v>
       </c>
       <c r="K49" t="s">
+        <v>249</v>
+      </c>
+      <c r="L49" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="M49" t="s">
         <v>25</v>
       </c>
       <c r="N49" t="s">
         <v>24</v>
       </c>
       <c r="O49" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="50" spans="1:15">
       <c r="A50">
         <v>49</v>
       </c>
       <c r="B50">
         <v>1</v>
       </c>
       <c r="C50" t="s">
         <v>15</v>
       </c>
       <c r="D50">
         <v>9</v>
       </c>
       <c r="E50" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F50" t="s">
+        <v>251</v>
+      </c>
+      <c r="G50" t="s">
         <v>252</v>
       </c>
-      <c r="G50" t="s">
+      <c r="H50" t="s">
         <v>253</v>
       </c>
-      <c r="H50" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I50" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="J50" t="s">
         <v>103</v>
       </c>
       <c r="K50" t="s">
+        <v>249</v>
+      </c>
+      <c r="L50" t="s">
         <v>250</v>
-      </c>
-[...1 lines deleted...]
-        <v>251</v>
       </c>
       <c r="M50" t="s">
         <v>25</v>
       </c>
       <c r="N50" t="s">
         <v>24</v>
       </c>
       <c r="O50" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51">
         <v>50</v>
       </c>
       <c r="B51">
         <v>1</v>
       </c>
       <c r="C51" t="s">
         <v>15</v>
       </c>
       <c r="D51">
         <v>9</v>
       </c>
       <c r="E51" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F51" t="s">
+        <v>254</v>
+      </c>
+      <c r="G51" t="s">
         <v>255</v>
       </c>
-      <c r="G51" t="s">
+      <c r="H51" t="s">
         <v>256</v>
       </c>
-      <c r="H51" t="s">
+      <c r="I51" t="s">
         <v>257</v>
-      </c>
-[...1 lines deleted...]
-        <v>258</v>
       </c>
       <c r="J51" t="s">
         <v>93</v>
       </c>
       <c r="K51" t="s">
         <v>22</v>
       </c>
       <c r="L51" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="M51" t="s">
         <v>24</v>
       </c>
       <c r="N51" t="s">
         <v>24</v>
       </c>
       <c r="O51" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="52" spans="1:15">
       <c r="A52">
         <v>51</v>
       </c>
       <c r="B52">
         <v>1</v>
       </c>
       <c r="C52" t="s">
         <v>15</v>
       </c>
       <c r="D52">
         <v>9</v>
       </c>
       <c r="E52" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="F52" t="s">
+        <v>259</v>
+      </c>
+      <c r="G52" t="s">
         <v>260</v>
       </c>
-      <c r="G52" t="s">
+      <c r="H52" t="s">
         <v>261</v>
       </c>
-      <c r="H52" t="s">
+      <c r="I52" t="s">
+        <v>257</v>
+      </c>
+      <c r="J52" t="s">
         <v>262</v>
-      </c>
-[...4 lines deleted...]
-        <v>263</v>
       </c>
       <c r="K52" t="s">
         <v>22</v>
       </c>
       <c r="L52" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="M52" t="s">
         <v>24</v>
       </c>
       <c r="N52" t="s">
         <v>24</v>
       </c>
       <c r="O52" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="53" spans="1:15">
       <c r="A53">
         <v>52</v>
       </c>
       <c r="B53">
         <v>1</v>
       </c>
       <c r="C53" t="s">
         <v>15</v>
       </c>
       <c r="D53">
         <v>5</v>
       </c>
       <c r="E53" t="s">
         <v>95</v>
       </c>
       <c r="F53" t="s">
+        <v>264</v>
+      </c>
+      <c r="G53" t="s">
         <v>265</v>
       </c>
-      <c r="G53" t="s">
+      <c r="H53" t="s">
         <v>266</v>
       </c>
-      <c r="H53" t="s">
+      <c r="I53" t="s">
         <v>267</v>
-      </c>
-[...1 lines deleted...]
-        <v>268</v>
       </c>
       <c r="J53" t="s">
         <v>48</v>
       </c>
       <c r="K53" t="s">
         <v>37</v>
       </c>
       <c r="L53" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="M53" t="s">
         <v>24</v>
       </c>
       <c r="N53" t="s">
         <v>24</v>
       </c>
       <c r="O53" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="54" spans="1:15">
       <c r="A54">
         <v>53</v>
       </c>
       <c r="B54">
         <v>1</v>
       </c>
       <c r="C54" t="s">
         <v>15</v>
       </c>
       <c r="D54">
         <v>5</v>
       </c>
       <c r="E54" t="s">
         <v>95</v>
       </c>
       <c r="F54" t="s">
+        <v>269</v>
+      </c>
+      <c r="G54" t="s">
         <v>270</v>
       </c>
-      <c r="G54" t="s">
+      <c r="H54" t="s">
         <v>271</v>
       </c>
-      <c r="H54" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I54" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="J54" t="s">
         <v>48</v>
       </c>
       <c r="K54" t="s">
         <v>37</v>
       </c>
       <c r="L54" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="M54" t="s">
         <v>24</v>
       </c>
       <c r="N54" t="s">
         <v>24</v>
       </c>
       <c r="O54" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55">
         <v>54</v>
       </c>
       <c r="B55">
         <v>1</v>
       </c>
       <c r="C55" t="s">
         <v>15</v>
       </c>
       <c r="D55">
         <v>5</v>
       </c>
       <c r="E55" t="s">
         <v>95</v>
       </c>
       <c r="F55" t="s">
+        <v>273</v>
+      </c>
+      <c r="G55" t="s">
         <v>274</v>
       </c>
-      <c r="G55" t="s">
+      <c r="H55" t="s">
         <v>275</v>
       </c>
-      <c r="H55" t="s">
+      <c r="I55" t="s">
         <v>276</v>
-      </c>
-[...1 lines deleted...]
-        <v>277</v>
       </c>
       <c r="J55" t="s">
         <v>48</v>
       </c>
       <c r="K55" t="s">
         <v>37</v>
       </c>
       <c r="L55" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="M55" t="s">
         <v>24</v>
       </c>
       <c r="N55" t="s">
         <v>24</v>
       </c>
       <c r="O55" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56">
         <v>55</v>
       </c>
       <c r="B56">
         <v>2</v>
       </c>
       <c r="C56" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D56">
         <v>10</v>
       </c>
       <c r="E56" t="s">
+        <v>279</v>
+      </c>
+      <c r="F56" t="s">
         <v>280</v>
       </c>
-      <c r="F56" t="s">
+      <c r="G56" t="s">
         <v>281</v>
       </c>
-      <c r="G56" t="s">
+      <c r="H56" t="s">
         <v>282</v>
       </c>
-      <c r="H56" t="s">
+      <c r="I56" t="s">
         <v>283</v>
-      </c>
-[...1 lines deleted...]
-        <v>284</v>
       </c>
       <c r="J56" t="s">
         <v>21</v>
       </c>
       <c r="K56" t="s">
         <v>37</v>
       </c>
       <c r="L56" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="M56" t="s">
         <v>24</v>
       </c>
       <c r="N56" t="s">
         <v>24</v>
       </c>
       <c r="O56" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57">
         <v>56</v>
       </c>
       <c r="B57">
         <v>2</v>
       </c>
       <c r="C57" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D57">
         <v>10</v>
       </c>
       <c r="E57" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F57" t="s">
+        <v>285</v>
+      </c>
+      <c r="G57" t="s">
         <v>286</v>
       </c>
-      <c r="G57" t="s">
+      <c r="H57" t="s">
         <v>287</v>
       </c>
-      <c r="H57" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I57" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="J57" t="s">
         <v>21</v>
       </c>
       <c r="K57" t="s">
         <v>37</v>
       </c>
       <c r="L57" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="M57" t="s">
         <v>24</v>
       </c>
       <c r="N57" t="s">
         <v>24</v>
       </c>
       <c r="O57" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58">
         <v>57</v>
       </c>
       <c r="B58">
         <v>2</v>
       </c>
       <c r="C58" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D58">
         <v>10</v>
       </c>
       <c r="E58" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="F58" t="s">
+        <v>289</v>
+      </c>
+      <c r="G58" t="s">
         <v>290</v>
       </c>
-      <c r="G58" t="s">
+      <c r="H58" t="s">
         <v>291</v>
       </c>
-      <c r="H58" t="s">
+      <c r="I58" t="s">
         <v>292</v>
-      </c>
-[...1 lines deleted...]
-        <v>293</v>
       </c>
       <c r="J58" t="s">
         <v>21</v>
       </c>
       <c r="K58" t="s">
         <v>37</v>
       </c>
       <c r="L58" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="M58" t="s">
         <v>24</v>
       </c>
       <c r="N58" t="s">
         <v>24</v>
       </c>
       <c r="O58" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59">
         <v>58</v>
       </c>
       <c r="B59">
         <v>2</v>
       </c>
       <c r="C59" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D59">
         <v>11</v>
       </c>
       <c r="E59" t="s">
+        <v>294</v>
+      </c>
+      <c r="F59" t="s">
         <v>295</v>
       </c>
-      <c r="F59" t="s">
+      <c r="G59" t="s">
         <v>296</v>
       </c>
-      <c r="G59" t="s">
+      <c r="H59" t="s">
         <v>297</v>
-      </c>
-[...1 lines deleted...]
-        <v>298</v>
       </c>
       <c r="I59" t="s">
         <v>29</v>
       </c>
       <c r="J59" t="s">
         <v>21</v>
       </c>
       <c r="K59" t="s">
         <v>22</v>
       </c>
       <c r="L59" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="M59" t="s">
         <v>24</v>
       </c>
       <c r="N59" t="s">
         <v>24</v>
       </c>
       <c r="O59" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60">
         <v>59</v>
       </c>
       <c r="B60">
         <v>2</v>
       </c>
       <c r="C60" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D60">
         <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F60" t="s">
+        <v>299</v>
+      </c>
+      <c r="G60" t="s">
         <v>300</v>
       </c>
-      <c r="G60" t="s">
+      <c r="H60" t="s">
         <v>301</v>
-      </c>
-[...1 lines deleted...]
-        <v>302</v>
       </c>
       <c r="I60" t="s">
         <v>29</v>
       </c>
       <c r="J60" t="s">
         <v>21</v>
       </c>
       <c r="K60" t="s">
         <v>22</v>
       </c>
       <c r="L60" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="M60" t="s">
         <v>24</v>
       </c>
       <c r="N60" t="s">
         <v>24</v>
       </c>
       <c r="O60" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="61" spans="1:15">
       <c r="A61">
         <v>60</v>
       </c>
       <c r="B61">
         <v>2</v>
       </c>
       <c r="C61" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D61">
         <v>11</v>
       </c>
       <c r="E61" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F61" t="s">
+        <v>303</v>
+      </c>
+      <c r="G61" t="s">
         <v>304</v>
       </c>
-      <c r="G61" t="s">
+      <c r="H61" t="s">
         <v>305</v>
-      </c>
-[...1 lines deleted...]
-        <v>306</v>
       </c>
       <c r="I61" t="s">
         <v>29</v>
       </c>
       <c r="J61" t="s">
         <v>93</v>
       </c>
       <c r="K61" t="s">
         <v>22</v>
       </c>
       <c r="L61" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="M61" t="s">
         <v>24</v>
       </c>
       <c r="N61" t="s">
         <v>24</v>
       </c>
       <c r="O61" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62">
         <v>61</v>
       </c>
       <c r="B62">
         <v>2</v>
       </c>
       <c r="C62" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D62">
         <v>11</v>
       </c>
       <c r="E62" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F62" t="s">
+        <v>307</v>
+      </c>
+      <c r="G62" t="s">
         <v>308</v>
       </c>
-      <c r="G62" t="s">
+      <c r="H62" t="s">
         <v>309</v>
       </c>
-      <c r="H62" t="s">
+      <c r="I62" t="s">
         <v>310</v>
-      </c>
-[...1 lines deleted...]
-        <v>311</v>
       </c>
       <c r="J62" t="s">
         <v>21</v>
       </c>
       <c r="K62" t="s">
         <v>37</v>
       </c>
       <c r="L62" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="M62" t="s">
         <v>24</v>
       </c>
       <c r="N62" t="s">
         <v>24</v>
       </c>
       <c r="O62" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63">
         <v>62</v>
       </c>
       <c r="B63">
         <v>2</v>
       </c>
       <c r="C63" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D63">
         <v>11</v>
       </c>
       <c r="E63" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F63" t="s">
+        <v>312</v>
+      </c>
+      <c r="G63" t="s">
         <v>313</v>
       </c>
-      <c r="G63" t="s">
+      <c r="H63" t="s">
         <v>314</v>
       </c>
-      <c r="H63" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I63" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="J63" t="s">
         <v>93</v>
       </c>
       <c r="K63" t="s">
         <v>37</v>
       </c>
       <c r="L63" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="M63" t="s">
         <v>24</v>
       </c>
       <c r="N63" t="s">
         <v>24</v>
       </c>
       <c r="O63" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="64" spans="1:15">
       <c r="A64">
         <v>63</v>
       </c>
       <c r="B64">
         <v>2</v>
       </c>
       <c r="C64" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D64">
         <v>11</v>
       </c>
       <c r="E64" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F64" t="s">
+        <v>316</v>
+      </c>
+      <c r="G64" t="s">
         <v>317</v>
       </c>
-      <c r="G64" t="s">
+      <c r="H64" t="s">
         <v>318</v>
       </c>
-      <c r="H64" t="s">
+      <c r="I64" t="s">
         <v>319</v>
-      </c>
-[...1 lines deleted...]
-        <v>320</v>
       </c>
       <c r="J64" t="s">
         <v>48</v>
       </c>
       <c r="K64" t="s">
         <v>37</v>
       </c>
       <c r="L64" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
       <c r="M64" t="s">
         <v>24</v>
       </c>
       <c r="N64" t="s">
         <v>24</v>
       </c>
       <c r="O64" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65">
         <v>64</v>
       </c>
       <c r="B65">
         <v>2</v>
       </c>
       <c r="C65" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D65">
         <v>11</v>
       </c>
       <c r="E65" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F65" t="s">
+        <v>321</v>
+      </c>
+      <c r="G65" t="s">
         <v>322</v>
       </c>
-      <c r="G65" t="s">
+      <c r="H65" t="s">
         <v>323</v>
       </c>
-      <c r="H65" t="s">
+      <c r="I65" t="s">
         <v>324</v>
-      </c>
-[...1 lines deleted...]
-        <v>325</v>
       </c>
       <c r="J65" t="s">
         <v>93</v>
       </c>
       <c r="K65" t="s">
         <v>37</v>
       </c>
       <c r="L65" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="M65" t="s">
         <v>24</v>
       </c>
       <c r="N65" t="s">
         <v>24</v>
       </c>
       <c r="O65" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66">
         <v>65</v>
       </c>
       <c r="B66">
         <v>2</v>
       </c>
       <c r="C66" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D66">
         <v>11</v>
       </c>
       <c r="E66" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F66" t="s">
+        <v>326</v>
+      </c>
+      <c r="G66" t="s">
         <v>327</v>
       </c>
-      <c r="G66" t="s">
+      <c r="H66" t="s">
         <v>328</v>
       </c>
-      <c r="H66" t="s">
+      <c r="I66" t="s">
         <v>329</v>
-      </c>
-[...1 lines deleted...]
-        <v>330</v>
       </c>
       <c r="J66" t="s">
         <v>21</v>
       </c>
       <c r="K66" t="s">
         <v>37</v>
       </c>
       <c r="L66" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="M66" t="s">
         <v>24</v>
       </c>
       <c r="N66" t="s">
         <v>24</v>
       </c>
       <c r="O66" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="67" spans="1:15">
       <c r="A67">
         <v>66</v>
       </c>
       <c r="B67">
         <v>2</v>
       </c>
       <c r="C67" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D67">
         <v>11</v>
       </c>
       <c r="E67" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="F67" t="s">
+        <v>331</v>
+      </c>
+      <c r="G67" t="s">
         <v>332</v>
       </c>
-      <c r="G67" t="s">
+      <c r="H67" t="s">
         <v>333</v>
       </c>
-      <c r="H67" t="s">
+      <c r="I67" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="J67" t="s">
         <v>93</v>
       </c>
       <c r="K67" t="s">
         <v>37</v>
       </c>
       <c r="L67" t="s">
-        <v>336</v>
+        <v>335</v>
       </c>
       <c r="M67" t="s">
         <v>24</v>
       </c>
       <c r="N67" t="s">
         <v>24</v>
       </c>
       <c r="O67" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="68" spans="1:15">
       <c r="A68">
         <v>67</v>
       </c>
       <c r="B68">
         <v>2</v>
       </c>
       <c r="C68" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D68">
         <v>12</v>
       </c>
       <c r="E68" t="s">
+        <v>336</v>
+      </c>
+      <c r="F68" t="s">
         <v>337</v>
       </c>
-      <c r="F68" t="s">
+      <c r="G68" t="s">
         <v>338</v>
       </c>
-      <c r="G68" t="s">
+      <c r="H68" t="s">
         <v>339</v>
       </c>
-      <c r="H68" t="s">
+      <c r="I68" t="s">
         <v>340</v>
-      </c>
-[...1 lines deleted...]
-        <v>341</v>
       </c>
       <c r="J68" t="s">
         <v>48</v>
       </c>
       <c r="K68" t="s">
         <v>37</v>
       </c>
       <c r="L68" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="M68" t="s">
         <v>24</v>
       </c>
       <c r="N68" t="s">
         <v>24</v>
       </c>
       <c r="O68" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="69" spans="1:15">
       <c r="A69">
         <v>68</v>
       </c>
       <c r="B69">
         <v>2</v>
       </c>
       <c r="C69" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D69">
         <v>12</v>
       </c>
       <c r="E69" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="F69" t="s">
+        <v>342</v>
+      </c>
+      <c r="G69" t="s">
         <v>343</v>
       </c>
-      <c r="G69" t="s">
+      <c r="H69" t="s">
         <v>344</v>
       </c>
-      <c r="H69" t="s">
+      <c r="I69" t="s">
         <v>345</v>
-      </c>
-[...1 lines deleted...]
-        <v>346</v>
       </c>
       <c r="J69" t="s">
         <v>48</v>
       </c>
       <c r="K69" t="s">
         <v>37</v>
       </c>
       <c r="L69" t="s">
-        <v>347</v>
+        <v>346</v>
       </c>
       <c r="M69" t="s">
         <v>24</v>
       </c>
       <c r="N69" t="s">
         <v>24</v>
       </c>
       <c r="O69" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="70" spans="1:15">
       <c r="A70">
         <v>69</v>
       </c>
       <c r="B70">
         <v>2</v>
       </c>
       <c r="C70" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D70">
         <v>12</v>
       </c>
       <c r="E70" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="F70" t="s">
+        <v>347</v>
+      </c>
+      <c r="G70" t="s">
         <v>348</v>
       </c>
-      <c r="G70" t="s">
+      <c r="H70" t="s">
         <v>349</v>
       </c>
-      <c r="H70" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I70" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="J70" t="s">
         <v>48</v>
       </c>
       <c r="K70" t="s">
         <v>37</v>
       </c>
       <c r="L70" t="s">
-        <v>351</v>
+        <v>350</v>
       </c>
       <c r="M70" t="s">
         <v>24</v>
       </c>
       <c r="N70" t="s">
         <v>24</v>
       </c>
       <c r="O70" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71">
         <v>70</v>
       </c>
       <c r="B71">
         <v>2</v>
       </c>
       <c r="C71" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D71">
         <v>12</v>
       </c>
       <c r="E71" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="F71" t="s">
+        <v>351</v>
+      </c>
+      <c r="G71" t="s">
         <v>352</v>
       </c>
-      <c r="G71" t="s">
+      <c r="H71" t="s">
         <v>353</v>
       </c>
-      <c r="H71" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I71" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="J71" t="s">
         <v>48</v>
       </c>
       <c r="K71" t="s">
         <v>37</v>
       </c>
       <c r="L71" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="M71" t="s">
         <v>24</v>
       </c>
       <c r="N71" t="s">
         <v>24</v>
       </c>
       <c r="O71" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="72" spans="1:15">
       <c r="A72">
         <v>71</v>
       </c>
       <c r="B72">
         <v>2</v>
       </c>
       <c r="C72" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D72">
         <v>12</v>
       </c>
       <c r="E72" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="F72" t="s">
+        <v>355</v>
+      </c>
+      <c r="G72" t="s">
         <v>356</v>
       </c>
-      <c r="G72" t="s">
+      <c r="H72" t="s">
         <v>357</v>
       </c>
-      <c r="H72" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I72" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="J72" t="s">
         <v>48</v>
       </c>
       <c r="K72" t="s">
         <v>37</v>
       </c>
       <c r="L72" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="M72" t="s">
         <v>24</v>
       </c>
       <c r="N72" t="s">
         <v>24</v>
       </c>
       <c r="O72" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="73" spans="1:15">
       <c r="A73">
         <v>72</v>
       </c>
       <c r="B73">
         <v>2</v>
       </c>
       <c r="C73" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D73">
         <v>12</v>
       </c>
       <c r="E73" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="F73" t="s">
+        <v>359</v>
+      </c>
+      <c r="G73" t="s">
         <v>360</v>
       </c>
-      <c r="G73" t="s">
+      <c r="H73" t="s">
         <v>361</v>
       </c>
-      <c r="H73" t="s">
+      <c r="I73" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="J73" t="s">
         <v>48</v>
       </c>
       <c r="K73" t="s">
         <v>37</v>
       </c>
       <c r="L73" t="s">
-        <v>364</v>
+        <v>363</v>
       </c>
       <c r="M73" t="s">
         <v>24</v>
       </c>
       <c r="N73" t="s">
         <v>24</v>
       </c>
       <c r="O73" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="74" spans="1:15">
       <c r="A74">
         <v>73</v>
       </c>
       <c r="B74">
         <v>2</v>
       </c>
       <c r="C74" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D74">
         <v>12</v>
       </c>
       <c r="E74" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="F74" t="s">
+        <v>364</v>
+      </c>
+      <c r="G74" t="s">
         <v>365</v>
       </c>
-      <c r="G74" t="s">
+      <c r="H74" t="s">
         <v>366</v>
       </c>
-      <c r="H74" t="s">
+      <c r="I74" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="J74" t="s">
         <v>21</v>
       </c>
       <c r="K74" t="s">
         <v>37</v>
       </c>
       <c r="L74" t="s">
-        <v>369</v>
+        <v>368</v>
       </c>
       <c r="M74" t="s">
         <v>24</v>
       </c>
       <c r="N74" t="s">
         <v>24</v>
       </c>
       <c r="O74" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="75" spans="1:15">
       <c r="A75">
         <v>74</v>
       </c>
       <c r="B75">
         <v>2</v>
       </c>
       <c r="C75" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D75">
         <v>12</v>
       </c>
       <c r="E75" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="F75" t="s">
+        <v>369</v>
+      </c>
+      <c r="G75" t="s">
         <v>370</v>
       </c>
-      <c r="G75" t="s">
+      <c r="H75" t="s">
         <v>371</v>
       </c>
-      <c r="H75" t="s">
+      <c r="I75" t="s">
         <v>372</v>
-      </c>
-[...1 lines deleted...]
-        <v>373</v>
       </c>
       <c r="J75" t="s">
         <v>48</v>
       </c>
       <c r="K75" t="s">
         <v>37</v>
       </c>
       <c r="L75" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="M75" t="s">
         <v>24</v>
       </c>
       <c r="N75" t="s">
         <v>24</v>
       </c>
       <c r="O75" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76">
         <v>75</v>
       </c>
       <c r="B76">
         <v>2</v>
       </c>
       <c r="C76" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D76">
         <v>13</v>
       </c>
       <c r="E76" t="s">
+        <v>374</v>
+      </c>
+      <c r="F76" t="s">
         <v>375</v>
       </c>
-      <c r="F76" t="s">
+      <c r="G76" t="s">
         <v>376</v>
       </c>
-      <c r="G76" t="s">
+      <c r="H76" t="s">
         <v>377</v>
       </c>
-      <c r="H76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I76" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="J76" t="s">
         <v>21</v>
       </c>
       <c r="K76" t="s">
         <v>37</v>
       </c>
       <c r="L76" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="M76" t="s">
         <v>24</v>
       </c>
       <c r="N76" t="s">
         <v>24</v>
       </c>
       <c r="O76" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="77" spans="1:15">
       <c r="A77">
         <v>76</v>
       </c>
       <c r="B77">
         <v>2</v>
       </c>
       <c r="C77" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D77">
         <v>13</v>
       </c>
       <c r="E77" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="F77" t="s">
+        <v>379</v>
+      </c>
+      <c r="G77" t="s">
         <v>380</v>
       </c>
-      <c r="G77" t="s">
+      <c r="H77" t="s">
         <v>381</v>
       </c>
-      <c r="H77" t="s">
+      <c r="I77" t="s">
         <v>382</v>
-      </c>
-[...1 lines deleted...]
-        <v>383</v>
       </c>
       <c r="J77" t="s">
         <v>21</v>
       </c>
       <c r="K77" t="s">
         <v>37</v>
       </c>
       <c r="L77" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="M77" t="s">
         <v>24</v>
       </c>
       <c r="N77" t="s">
         <v>24</v>
       </c>
       <c r="O77" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78">
         <v>77</v>
       </c>
       <c r="B78">
         <v>2</v>
       </c>
       <c r="C78" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D78">
         <v>13</v>
       </c>
       <c r="E78" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="F78" t="s">
+        <v>384</v>
+      </c>
+      <c r="G78" t="s">
         <v>385</v>
       </c>
-      <c r="G78" t="s">
+      <c r="H78" t="s">
         <v>386</v>
       </c>
-      <c r="H78" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I78" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="J78" t="s">
         <v>21</v>
       </c>
       <c r="K78" t="s">
         <v>37</v>
       </c>
       <c r="L78" t="s">
-        <v>388</v>
+        <v>387</v>
       </c>
       <c r="M78" t="s">
         <v>24</v>
       </c>
       <c r="N78" t="s">
         <v>24</v>
       </c>
       <c r="O78" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="79" spans="1:15">
       <c r="A79">
         <v>78</v>
       </c>
       <c r="B79">
         <v>2</v>
       </c>
       <c r="C79" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D79">
         <v>13</v>
       </c>
       <c r="E79" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="F79" t="s">
+        <v>388</v>
+      </c>
+      <c r="G79" t="s">
         <v>389</v>
       </c>
-      <c r="G79" t="s">
+      <c r="H79" t="s">
         <v>390</v>
       </c>
-      <c r="H79" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I79" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="J79" t="s">
         <v>21</v>
       </c>
       <c r="K79" t="s">
         <v>37</v>
       </c>
       <c r="L79" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="M79" t="s">
         <v>24</v>
       </c>
       <c r="N79" t="s">
         <v>24</v>
       </c>
       <c r="O79" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="80" spans="1:15">
       <c r="A80">
         <v>79</v>
       </c>
       <c r="B80">
         <v>2</v>
       </c>
       <c r="C80" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D80">
         <v>13</v>
       </c>
       <c r="E80" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="F80" t="s">
+        <v>392</v>
+      </c>
+      <c r="G80" t="s">
         <v>393</v>
       </c>
-      <c r="G80" t="s">
+      <c r="H80" t="s">
         <v>394</v>
       </c>
-      <c r="H80" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I80" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="J80" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
       <c r="K80" t="s">
         <v>37</v>
       </c>
       <c r="L80" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
       <c r="M80" t="s">
         <v>24</v>
       </c>
       <c r="N80" t="s">
         <v>24</v>
       </c>
       <c r="O80" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="81" spans="1:15">
       <c r="A81">
         <v>80</v>
       </c>
       <c r="B81">
         <v>2</v>
       </c>
       <c r="C81" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D81">
         <v>13</v>
       </c>
       <c r="E81" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="F81" t="s">
+        <v>396</v>
+      </c>
+      <c r="G81" t="s">
         <v>397</v>
       </c>
-      <c r="G81" t="s">
+      <c r="H81" t="s">
         <v>398</v>
       </c>
-      <c r="H81" t="s">
+      <c r="I81" t="s">
         <v>399</v>
-      </c>
-[...1 lines deleted...]
-        <v>400</v>
       </c>
       <c r="J81" t="s">
         <v>21</v>
       </c>
       <c r="K81" t="s">
         <v>37</v>
       </c>
       <c r="L81" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="M81" t="s">
         <v>24</v>
       </c>
       <c r="N81" t="s">
         <v>24</v>
       </c>
       <c r="O81" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82">
         <v>81</v>
       </c>
       <c r="B82">
         <v>2</v>
       </c>
       <c r="C82" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D82">
         <v>13</v>
       </c>
       <c r="E82" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="F82" t="s">
+        <v>401</v>
+      </c>
+      <c r="G82" t="s">
         <v>402</v>
       </c>
-      <c r="G82" t="s">
+      <c r="H82" t="s">
         <v>403</v>
       </c>
-      <c r="H82" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I82" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="J82" t="s">
         <v>93</v>
       </c>
       <c r="K82" t="s">
         <v>37</v>
       </c>
       <c r="L82" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="M82" t="s">
         <v>24</v>
       </c>
       <c r="N82" t="s">
         <v>24</v>
       </c>
       <c r="O82" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="83" spans="1:15">
       <c r="A83">
         <v>82</v>
       </c>
       <c r="B83">
         <v>2</v>
       </c>
       <c r="C83" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D83">
         <v>13</v>
       </c>
       <c r="E83" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
       <c r="F83" t="s">
+        <v>405</v>
+      </c>
+      <c r="G83" t="s">
         <v>406</v>
       </c>
-      <c r="G83" t="s">
+      <c r="H83" t="s">
+        <v>250</v>
+      </c>
+      <c r="I83" t="s">
         <v>407</v>
       </c>
-      <c r="H83" t="s">
-[...2 lines deleted...]
-      <c r="I83" t="s">
+      <c r="J83" t="s">
         <v>408</v>
       </c>
-      <c r="J83" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="K83" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
       <c r="L83" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="M83" t="s">
         <v>25</v>
       </c>
       <c r="N83" t="s">
         <v>24</v>
       </c>
       <c r="O83" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="84" spans="1:15">
       <c r="A84">
         <v>83</v>
       </c>
       <c r="B84">
         <v>2</v>
       </c>
       <c r="C84" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D84">
         <v>14</v>
       </c>
       <c r="E84" t="s">
+        <v>409</v>
+      </c>
+      <c r="F84" t="s">
         <v>410</v>
       </c>
-      <c r="F84" t="s">
+      <c r="G84" t="s">
         <v>411</v>
       </c>
-      <c r="G84" t="s">
+      <c r="H84" t="s">
         <v>412</v>
       </c>
-      <c r="H84" t="s">
+      <c r="I84" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
       <c r="J84" t="s">
         <v>48</v>
       </c>
       <c r="K84" t="s">
         <v>37</v>
       </c>
       <c r="L84" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
       <c r="M84" t="s">
         <v>24</v>
       </c>
       <c r="N84" t="s">
         <v>24</v>
       </c>
       <c r="O84" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="85" spans="1:15">
       <c r="A85">
         <v>84</v>
       </c>
       <c r="B85">
         <v>2</v>
       </c>
       <c r="C85" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D85">
         <v>14</v>
       </c>
       <c r="E85" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="F85" t="s">
+        <v>415</v>
+      </c>
+      <c r="G85" t="s">
         <v>416</v>
       </c>
-      <c r="G85" t="s">
+      <c r="H85" t="s">
         <v>417</v>
       </c>
-      <c r="H85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I85" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="J85" t="s">
         <v>48</v>
       </c>
       <c r="K85" t="s">
         <v>37</v>
       </c>
       <c r="L85" t="s">
-        <v>419</v>
+        <v>418</v>
       </c>
       <c r="M85" t="s">
         <v>24</v>
       </c>
       <c r="N85" t="s">
         <v>24</v>
       </c>
       <c r="O85" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86">
         <v>85</v>
       </c>
       <c r="B86">
         <v>2</v>
       </c>
       <c r="C86" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D86">
         <v>14</v>
       </c>
       <c r="E86" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="F86" t="s">
+        <v>419</v>
+      </c>
+      <c r="G86" t="s">
         <v>420</v>
       </c>
-      <c r="G86" t="s">
+      <c r="H86" t="s">
         <v>421</v>
       </c>
-      <c r="H86" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I86" t="s">
-        <v>414</v>
+        <v>413</v>
       </c>
       <c r="J86" t="s">
         <v>48</v>
       </c>
       <c r="K86" t="s">
         <v>37</v>
       </c>
       <c r="L86" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="M86" t="s">
         <v>24</v>
       </c>
       <c r="N86" t="s">
         <v>24</v>
       </c>
       <c r="O86" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="87" spans="1:15">
       <c r="A87">
         <v>86</v>
       </c>
       <c r="B87">
         <v>2</v>
       </c>
       <c r="C87" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D87">
         <v>14</v>
       </c>
       <c r="E87" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="F87" t="s">
+        <v>423</v>
+      </c>
+      <c r="G87" t="s">
         <v>424</v>
       </c>
-      <c r="G87" t="s">
+      <c r="H87" t="s">
         <v>425</v>
       </c>
-      <c r="H87" t="s">
+      <c r="I87" t="s">
         <v>426</v>
-      </c>
-[...1 lines deleted...]
-        <v>427</v>
       </c>
       <c r="J87" t="s">
         <v>48</v>
       </c>
       <c r="K87" t="s">
         <v>37</v>
       </c>
       <c r="L87" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="M87" t="s">
         <v>24</v>
       </c>
       <c r="N87" t="s">
         <v>24</v>
       </c>
       <c r="O87" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88">
         <v>87</v>
       </c>
       <c r="B88">
         <v>2</v>
       </c>
       <c r="C88" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D88">
         <v>15</v>
       </c>
       <c r="E88" t="s">
+        <v>428</v>
+      </c>
+      <c r="F88" t="s">
         <v>429</v>
       </c>
-      <c r="F88" t="s">
+      <c r="G88" t="s">
         <v>430</v>
       </c>
-      <c r="G88" t="s">
+      <c r="H88" t="s">
         <v>431</v>
       </c>
-      <c r="H88" t="s">
+      <c r="I88" t="s">
         <v>432</v>
-      </c>
-[...1 lines deleted...]
-        <v>433</v>
       </c>
       <c r="J88" t="s">
         <v>48</v>
       </c>
       <c r="K88" t="s">
         <v>37</v>
       </c>
       <c r="L88" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="M88" t="s">
         <v>24</v>
       </c>
       <c r="N88" t="s">
         <v>24</v>
       </c>
       <c r="O88" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="89" spans="1:15">
       <c r="A89">
         <v>88</v>
       </c>
       <c r="B89">
         <v>2</v>
       </c>
       <c r="C89" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D89">
         <v>15</v>
       </c>
       <c r="E89" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="F89" t="s">
+        <v>434</v>
+      </c>
+      <c r="G89" t="s">
         <v>435</v>
       </c>
-      <c r="G89" t="s">
+      <c r="I89" t="s">
         <v>436</v>
-      </c>
-[...1 lines deleted...]
-        <v>437</v>
       </c>
       <c r="J89" t="s">
         <v>93</v>
       </c>
       <c r="K89" t="s">
         <v>22</v>
       </c>
       <c r="L89" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
       <c r="M89" t="s">
         <v>24</v>
       </c>
       <c r="N89" t="s">
         <v>24</v>
       </c>
       <c r="O89" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="90" spans="1:15">
       <c r="A90">
         <v>89</v>
       </c>
       <c r="B90">
         <v>2</v>
       </c>
       <c r="C90" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D90">
         <v>15</v>
       </c>
       <c r="E90" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="F90" t="s">
+        <v>438</v>
+      </c>
+      <c r="G90" t="s">
         <v>439</v>
       </c>
-      <c r="G90" t="s">
+      <c r="H90" t="s">
         <v>440</v>
       </c>
-      <c r="H90" t="s">
+      <c r="I90" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="J90" t="s">
         <v>93</v>
       </c>
       <c r="K90" t="s">
         <v>37</v>
       </c>
       <c r="L90" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="M90" t="s">
         <v>24</v>
       </c>
       <c r="N90" t="s">
         <v>24</v>
       </c>
       <c r="O90" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="91" spans="1:15">
       <c r="A91">
         <v>90</v>
       </c>
       <c r="B91">
         <v>2</v>
       </c>
       <c r="C91" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D91">
         <v>15</v>
       </c>
       <c r="E91" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
       <c r="F91" t="s">
+        <v>443</v>
+      </c>
+      <c r="G91" t="s">
         <v>444</v>
       </c>
-      <c r="G91" t="s">
+      <c r="H91" t="s">
         <v>445</v>
       </c>
-      <c r="H91" t="s">
+      <c r="I91" t="s">
         <v>446</v>
-      </c>
-[...1 lines deleted...]
-        <v>447</v>
       </c>
       <c r="J91" t="s">
         <v>21</v>
       </c>
       <c r="K91" t="s">
         <v>22</v>
       </c>
       <c r="L91" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
       <c r="M91" t="s">
         <v>24</v>
       </c>
       <c r="N91" t="s">
         <v>24</v>
       </c>
       <c r="O91" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="92" spans="1:15">
       <c r="A92">
         <v>91</v>
       </c>
       <c r="B92">
         <v>2</v>
       </c>
       <c r="C92" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D92">
         <v>12</v>
       </c>
       <c r="E92" t="s">
-        <v>337</v>
+        <v>336</v>
       </c>
       <c r="F92" t="s">
+        <v>448</v>
+      </c>
+      <c r="G92" t="s">
         <v>449</v>
       </c>
-      <c r="G92" t="s">
+      <c r="H92" t="s">
         <v>450</v>
       </c>
-      <c r="H92" t="s">
+      <c r="I92" t="s">
         <v>451</v>
-      </c>
-[...1 lines deleted...]
-        <v>452</v>
       </c>
       <c r="J92" t="s">
         <v>48</v>
       </c>
       <c r="L92" t="s">
-        <v>453</v>
+        <v>452</v>
       </c>
       <c r="M92" t="s">
         <v>24</v>
       </c>
       <c r="N92" t="s">
         <v>25</v>
       </c>
       <c r="O92" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="93" spans="1:15">
       <c r="A93">
         <v>92</v>
       </c>
       <c r="B93">
         <v>3</v>
       </c>
       <c r="C93" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D93">
         <v>16</v>
       </c>
       <c r="E93" t="s">
+        <v>454</v>
+      </c>
+      <c r="F93" t="s">
         <v>455</v>
       </c>
-      <c r="F93" t="s">
+      <c r="G93" t="s">
         <v>456</v>
       </c>
-      <c r="G93" t="s">
+      <c r="H93" t="s">
         <v>457</v>
       </c>
-      <c r="H93" t="s">
+      <c r="I93" t="s">
         <v>458</v>
       </c>
-      <c r="I93" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J93" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K93" t="s">
         <v>22</v>
       </c>
       <c r="L93" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="M93" t="s">
         <v>24</v>
       </c>
       <c r="N93" t="s">
         <v>24</v>
       </c>
       <c r="O93" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="94" spans="1:15">
       <c r="A94">
         <v>93</v>
       </c>
       <c r="B94">
         <v>3</v>
       </c>
       <c r="C94" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D94">
         <v>16</v>
       </c>
       <c r="E94" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F94" t="s">
+        <v>460</v>
+      </c>
+      <c r="G94" t="s">
         <v>461</v>
       </c>
-      <c r="G94" t="s">
+      <c r="H94" t="s">
         <v>462</v>
       </c>
-      <c r="H94" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I94" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="J94" t="s">
-        <v>464</v>
+        <v>48</v>
       </c>
       <c r="K94" t="s">
         <v>37</v>
       </c>
       <c r="L94" t="s">
-        <v>465</v>
+        <v>463</v>
       </c>
       <c r="M94" t="s">
         <v>24</v>
       </c>
       <c r="N94" t="s">
         <v>24</v>
       </c>
       <c r="O94" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="95" spans="1:15">
       <c r="A95">
         <v>94</v>
       </c>
       <c r="B95">
         <v>3</v>
       </c>
       <c r="C95" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D95">
         <v>16</v>
       </c>
       <c r="E95" t="s">
-        <v>455</v>
+        <v>454</v>
       </c>
       <c r="F95" t="s">
+        <v>464</v>
+      </c>
+      <c r="G95" t="s">
+        <v>465</v>
+      </c>
+      <c r="H95" t="s">
         <v>466</v>
       </c>
-      <c r="G95" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="I95" t="s">
-        <v>469</v>
+        <v>458</v>
       </c>
       <c r="J95" t="s">
-        <v>470</v>
+        <v>48</v>
       </c>
       <c r="K95" t="s">
         <v>22</v>
       </c>
       <c r="L95" t="s">
-        <v>471</v>
+        <v>467</v>
       </c>
       <c r="M95" t="s">
         <v>24</v>
       </c>
       <c r="N95" t="s">
         <v>24</v>
       </c>
       <c r="O95" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="96" spans="1:15">
       <c r="A96">
         <v>95</v>
       </c>
       <c r="B96">
         <v>3</v>
       </c>
       <c r="C96" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D96">
         <v>17</v>
       </c>
       <c r="E96" t="s">
+        <v>468</v>
+      </c>
+      <c r="F96" t="s">
+        <v>469</v>
+      </c>
+      <c r="G96" t="s">
+        <v>470</v>
+      </c>
+      <c r="H96" t="s">
+        <v>471</v>
+      </c>
+      <c r="I96" t="s">
         <v>472</v>
       </c>
-      <c r="F96" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J96" t="s">
-        <v>470</v>
+        <v>48</v>
       </c>
       <c r="K96" t="s">
         <v>22</v>
       </c>
       <c r="L96" t="s">
-        <v>477</v>
+        <v>473</v>
       </c>
       <c r="M96" t="s">
         <v>24</v>
       </c>
       <c r="N96" t="s">
         <v>24</v>
       </c>
       <c r="O96" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="97" spans="1:15">
       <c r="A97">
         <v>96</v>
       </c>
       <c r="B97">
         <v>3</v>
       </c>
       <c r="C97" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D97">
         <v>17</v>
       </c>
       <c r="E97" t="s">
+        <v>468</v>
+      </c>
+      <c r="F97" t="s">
+        <v>474</v>
+      </c>
+      <c r="G97" t="s">
+        <v>475</v>
+      </c>
+      <c r="H97" t="s">
+        <v>476</v>
+      </c>
+      <c r="I97" t="s">
         <v>472</v>
       </c>
-      <c r="F97" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J97" t="s">
-        <v>470</v>
+        <v>48</v>
       </c>
       <c r="K97" t="s">
         <v>37</v>
       </c>
       <c r="L97" t="s">
-        <v>481</v>
+        <v>477</v>
       </c>
       <c r="M97" t="s">
         <v>24</v>
       </c>
       <c r="N97" t="s">
         <v>24</v>
       </c>
       <c r="O97" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="98" spans="1:15">
       <c r="A98">
         <v>97</v>
       </c>
       <c r="B98">
         <v>3</v>
       </c>
       <c r="C98" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D98">
         <v>17</v>
       </c>
       <c r="E98" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="F98" t="s">
-        <v>482</v>
+        <v>478</v>
       </c>
       <c r="G98" t="s">
-        <v>483</v>
+        <v>479</v>
       </c>
       <c r="H98" t="s">
-        <v>484</v>
+        <v>480</v>
       </c>
       <c r="I98" t="s">
         <v>29</v>
       </c>
       <c r="J98" t="s">
         <v>93</v>
       </c>
       <c r="K98" t="s">
         <v>22</v>
       </c>
       <c r="L98" t="s">
-        <v>485</v>
+        <v>481</v>
       </c>
       <c r="M98" t="s">
         <v>24</v>
       </c>
       <c r="N98" t="s">
         <v>24</v>
       </c>
       <c r="O98" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="99" spans="1:15">
       <c r="A99">
         <v>98</v>
       </c>
       <c r="B99">
         <v>3</v>
       </c>
       <c r="C99" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D99">
         <v>17</v>
       </c>
       <c r="E99" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="F99" t="s">
+        <v>482</v>
+      </c>
+      <c r="G99" t="s">
+        <v>483</v>
+      </c>
+      <c r="H99" t="s">
+        <v>484</v>
+      </c>
+      <c r="I99" t="s">
+        <v>485</v>
+      </c>
+      <c r="J99" t="s">
         <v>486</v>
-      </c>
-[...10 lines deleted...]
-        <v>470</v>
       </c>
       <c r="K99" t="s">
         <v>22</v>
       </c>
       <c r="L99" t="s">
-        <v>490</v>
+        <v>487</v>
       </c>
       <c r="M99" t="s">
         <v>24</v>
       </c>
       <c r="N99" t="s">
         <v>24</v>
       </c>
       <c r="O99" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="100" spans="1:15">
       <c r="A100">
         <v>99</v>
       </c>
       <c r="B100">
         <v>3</v>
       </c>
       <c r="C100" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D100">
         <v>17</v>
       </c>
       <c r="E100" t="s">
+        <v>468</v>
+      </c>
+      <c r="F100" t="s">
+        <v>488</v>
+      </c>
+      <c r="G100" t="s">
+        <v>489</v>
+      </c>
+      <c r="H100" t="s">
+        <v>490</v>
+      </c>
+      <c r="I100" t="s">
         <v>472</v>
       </c>
-      <c r="F100" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J100" t="s">
-        <v>494</v>
+        <v>48</v>
       </c>
       <c r="K100" t="s">
         <v>22</v>
       </c>
       <c r="L100" t="s">
-        <v>495</v>
+        <v>491</v>
       </c>
       <c r="M100" t="s">
         <v>24</v>
       </c>
       <c r="N100" t="s">
         <v>24</v>
       </c>
       <c r="O100" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="101" spans="1:15">
       <c r="A101">
         <v>100</v>
       </c>
       <c r="B101">
         <v>3</v>
       </c>
       <c r="C101" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D101">
         <v>17</v>
       </c>
       <c r="E101" t="s">
-        <v>472</v>
+        <v>468</v>
       </c>
       <c r="F101" t="s">
-        <v>496</v>
+        <v>492</v>
       </c>
       <c r="G101" t="s">
-        <v>497</v>
+        <v>493</v>
       </c>
       <c r="H101" t="s">
-        <v>498</v>
+        <v>494</v>
       </c>
       <c r="I101" t="s">
         <v>29</v>
       </c>
       <c r="J101" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="K101" t="s">
         <v>22</v>
       </c>
       <c r="L101" t="s">
-        <v>499</v>
+        <v>496</v>
       </c>
       <c r="M101" t="s">
         <v>24</v>
       </c>
       <c r="N101" t="s">
         <v>24</v>
       </c>
       <c r="O101" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="102" spans="1:15">
       <c r="A102">
         <v>101</v>
       </c>
       <c r="B102">
         <v>3</v>
       </c>
       <c r="C102" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D102">
         <v>17</v>
       </c>
       <c r="E102" t="s">
+        <v>468</v>
+      </c>
+      <c r="F102" t="s">
+        <v>497</v>
+      </c>
+      <c r="G102" t="s">
+        <v>498</v>
+      </c>
+      <c r="H102" t="s">
+        <v>499</v>
+      </c>
+      <c r="I102" t="s">
         <v>472</v>
       </c>
-      <c r="F102" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="J102" t="s">
-        <v>470</v>
+        <v>48</v>
       </c>
       <c r="K102" t="s">
         <v>22</v>
       </c>
       <c r="L102" t="s">
-        <v>503</v>
+        <v>500</v>
       </c>
       <c r="M102" t="s">
         <v>24</v>
       </c>
       <c r="N102" t="s">
         <v>24</v>
       </c>
       <c r="O102" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="103" spans="1:15">
       <c r="A103">
         <v>102</v>
       </c>
       <c r="B103">
         <v>3</v>
       </c>
       <c r="C103" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D103">
         <v>18</v>
       </c>
       <c r="E103" t="s">
+        <v>501</v>
+      </c>
+      <c r="F103" t="s">
+        <v>502</v>
+      </c>
+      <c r="G103" t="s">
+        <v>503</v>
+      </c>
+      <c r="H103" t="s">
         <v>504</v>
       </c>
-      <c r="F103" t="s">
+      <c r="I103" t="s">
         <v>505</v>
-      </c>
-[...7 lines deleted...]
-        <v>508</v>
       </c>
       <c r="J103" t="s">
         <v>21</v>
       </c>
       <c r="K103" t="s">
         <v>22</v>
       </c>
       <c r="L103" t="s">
-        <v>509</v>
+        <v>506</v>
       </c>
       <c r="M103" t="s">
         <v>24</v>
       </c>
       <c r="N103" t="s">
         <v>24</v>
       </c>
       <c r="O103" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="104" spans="1:15">
       <c r="A104">
         <v>103</v>
       </c>
       <c r="B104">
         <v>3</v>
       </c>
       <c r="C104" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D104">
         <v>18</v>
       </c>
       <c r="E104" t="s">
-        <v>504</v>
+        <v>501</v>
       </c>
       <c r="F104" t="s">
+        <v>507</v>
+      </c>
+      <c r="G104" t="s">
+        <v>508</v>
+      </c>
+      <c r="H104" t="s">
+        <v>509</v>
+      </c>
+      <c r="I104" t="s">
         <v>510</v>
       </c>
-      <c r="G104" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J104" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K104" t="s">
         <v>37</v>
       </c>
       <c r="L104" t="s">
-        <v>514</v>
+        <v>511</v>
       </c>
       <c r="M104" t="s">
         <v>24</v>
       </c>
       <c r="N104" t="s">
         <v>24</v>
       </c>
       <c r="O104" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105">
         <v>104</v>
       </c>
       <c r="B105">
         <v>3</v>
       </c>
       <c r="C105" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D105">
         <v>20</v>
       </c>
       <c r="E105" t="s">
+        <v>512</v>
+      </c>
+      <c r="F105" t="s">
+        <v>513</v>
+      </c>
+      <c r="G105" t="s">
+        <v>514</v>
+      </c>
+      <c r="H105" t="s">
         <v>515</v>
       </c>
-      <c r="F105" t="s">
+      <c r="I105" t="s">
         <v>516</v>
       </c>
-      <c r="G105" t="s">
+      <c r="J105" t="s">
         <v>517</v>
-      </c>
-[...7 lines deleted...]
-        <v>520</v>
       </c>
       <c r="K105" t="s">
         <v>22</v>
       </c>
       <c r="L105" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="M105" t="s">
         <v>24</v>
       </c>
       <c r="N105" t="s">
         <v>24</v>
       </c>
       <c r="O105" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="106" spans="1:15">
       <c r="A106">
         <v>105</v>
       </c>
       <c r="B106">
         <v>3</v>
       </c>
       <c r="C106" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D106">
         <v>20</v>
       </c>
       <c r="E106" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="F106" t="s">
-        <v>521</v>
+        <v>518</v>
       </c>
       <c r="G106" t="s">
-        <v>522</v>
+        <v>519</v>
       </c>
       <c r="H106" t="s">
-        <v>523</v>
+        <v>520</v>
       </c>
       <c r="I106" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="J106" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K106" t="s">
         <v>37</v>
       </c>
       <c r="L106" t="s">
-        <v>524</v>
+        <v>521</v>
       </c>
       <c r="M106" t="s">
         <v>24</v>
       </c>
       <c r="N106" t="s">
         <v>24</v>
       </c>
       <c r="O106" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="107" spans="1:15">
       <c r="A107">
         <v>106</v>
       </c>
       <c r="B107">
         <v>3</v>
       </c>
       <c r="C107" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D107">
         <v>20</v>
       </c>
       <c r="E107" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="F107" t="s">
-        <v>525</v>
+        <v>522</v>
       </c>
       <c r="G107" t="s">
-        <v>526</v>
+        <v>523</v>
       </c>
       <c r="H107" t="s">
-        <v>527</v>
+        <v>524</v>
       </c>
       <c r="I107" t="s">
-        <v>528</v>
+        <v>472</v>
       </c>
       <c r="J107" t="s">
-        <v>21</v>
+        <v>48</v>
       </c>
       <c r="K107" t="s">
         <v>22</v>
       </c>
       <c r="L107" t="s">
-        <v>529</v>
+        <v>525</v>
       </c>
       <c r="M107" t="s">
         <v>24</v>
       </c>
       <c r="N107" t="s">
         <v>24</v>
       </c>
       <c r="O107" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="108" spans="1:15">
       <c r="A108">
         <v>107</v>
       </c>
       <c r="B108">
         <v>3</v>
       </c>
       <c r="C108" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D108">
         <v>20</v>
       </c>
       <c r="E108" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="F108" t="s">
-        <v>530</v>
+        <v>526</v>
       </c>
       <c r="G108" t="s">
-        <v>531</v>
+        <v>527</v>
       </c>
       <c r="H108" t="s">
-        <v>532</v>
+        <v>528</v>
       </c>
       <c r="I108" t="s">
-        <v>528</v>
+        <v>472</v>
       </c>
       <c r="J108" t="s">
-        <v>520</v>
+        <v>48</v>
       </c>
       <c r="K108" t="s">
         <v>37</v>
       </c>
       <c r="L108" t="s">
-        <v>533</v>
+        <v>529</v>
       </c>
       <c r="M108" t="s">
         <v>24</v>
       </c>
       <c r="N108" t="s">
         <v>24</v>
       </c>
       <c r="O108" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="109" spans="1:15">
       <c r="A109">
         <v>108</v>
       </c>
       <c r="B109">
         <v>3</v>
       </c>
       <c r="C109" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D109">
         <v>21</v>
       </c>
       <c r="E109" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="F109" t="s">
-        <v>535</v>
+        <v>531</v>
       </c>
       <c r="G109" t="s">
-        <v>536</v>
+        <v>532</v>
       </c>
       <c r="H109" t="s">
-        <v>537</v>
+        <v>533</v>
       </c>
       <c r="I109" t="s">
         <v>29</v>
       </c>
       <c r="J109" t="s">
         <v>93</v>
       </c>
       <c r="K109" t="s">
         <v>22</v>
       </c>
       <c r="L109" t="s">
-        <v>538</v>
+        <v>534</v>
       </c>
       <c r="M109" t="s">
         <v>24</v>
       </c>
       <c r="N109" t="s">
         <v>24</v>
       </c>
       <c r="O109" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="110" spans="1:15">
       <c r="A110">
         <v>109</v>
       </c>
       <c r="B110">
         <v>3</v>
       </c>
       <c r="C110" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D110">
         <v>21</v>
       </c>
       <c r="E110" t="s">
-        <v>534</v>
+        <v>530</v>
       </c>
       <c r="F110" t="s">
-        <v>539</v>
+        <v>535</v>
       </c>
       <c r="G110" t="s">
-        <v>540</v>
+        <v>536</v>
       </c>
       <c r="H110" t="s">
-        <v>541</v>
+        <v>537</v>
       </c>
       <c r="I110" t="s">
         <v>29</v>
       </c>
       <c r="J110" t="s">
         <v>93</v>
       </c>
       <c r="K110" t="s">
         <v>22</v>
       </c>
       <c r="L110" t="s">
-        <v>542</v>
+        <v>538</v>
       </c>
       <c r="M110" t="s">
         <v>24</v>
       </c>
       <c r="N110" t="s">
         <v>24</v>
       </c>
       <c r="O110" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="111" spans="1:15">
       <c r="A111">
         <v>110</v>
       </c>
       <c r="B111">
         <v>3</v>
       </c>
       <c r="C111" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D111">
         <v>19</v>
       </c>
       <c r="E111" t="s">
+        <v>539</v>
+      </c>
+      <c r="F111" t="s">
+        <v>540</v>
+      </c>
+      <c r="G111" t="s">
+        <v>541</v>
+      </c>
+      <c r="H111" t="s">
+        <v>542</v>
+      </c>
+      <c r="I111" t="s">
         <v>543</v>
-      </c>
-[...10 lines deleted...]
-        <v>547</v>
       </c>
       <c r="J111" t="s">
         <v>48</v>
       </c>
       <c r="K111" t="s">
         <v>22</v>
       </c>
       <c r="L111" t="s">
-        <v>548</v>
+        <v>544</v>
       </c>
       <c r="M111" t="s">
         <v>24</v>
       </c>
       <c r="N111" t="s">
         <v>24</v>
       </c>
       <c r="O111" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="112" spans="1:15">
       <c r="A112">
         <v>111</v>
       </c>
       <c r="B112">
         <v>3</v>
       </c>
       <c r="C112" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
       <c r="D112">
         <v>20</v>
       </c>
       <c r="E112" t="s">
-        <v>515</v>
+        <v>512</v>
       </c>
       <c r="F112" t="s">
-        <v>549</v>
+        <v>545</v>
       </c>
       <c r="G112" t="s">
-        <v>550</v>
+        <v>546</v>
       </c>
       <c r="H112" t="s">
-        <v>551</v>
+        <v>547</v>
       </c>
       <c r="I112" t="s">
-        <v>552</v>
+        <v>548</v>
       </c>
       <c r="J112" t="s">
         <v>48</v>
       </c>
       <c r="L112" t="s">
-        <v>553</v>
+        <v>549</v>
       </c>
       <c r="M112" t="s">
         <v>25</v>
       </c>
       <c r="N112" t="s">
         <v>24</v>
       </c>
       <c r="O112" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="113" spans="1:15">
       <c r="A113">
         <v>137</v>
       </c>
       <c r="B113">
         <v>8</v>
       </c>
       <c r="C113" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="D113">
         <v>31</v>
       </c>
       <c r="E113" t="s">
+        <v>551</v>
+      </c>
+      <c r="F113" t="s">
+        <v>552</v>
+      </c>
+      <c r="G113" t="s">
+        <v>553</v>
+      </c>
+      <c r="H113" t="s">
+        <v>554</v>
+      </c>
+      <c r="I113" t="s">
         <v>555</v>
-      </c>
-[...10 lines deleted...]
-        <v>559</v>
       </c>
       <c r="J113" t="s">
         <v>48</v>
       </c>
       <c r="K113" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="L113" t="s">
-        <v>561</v>
+        <v>557</v>
       </c>
       <c r="M113" t="s">
         <v>24</v>
       </c>
       <c r="N113" t="s">
         <v>24</v>
       </c>
       <c r="O113" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="114" spans="1:15">
       <c r="A114">
         <v>138</v>
       </c>
       <c r="B114">
         <v>8</v>
       </c>
       <c r="C114" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="D114">
         <v>31</v>
       </c>
       <c r="E114" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="F114" t="s">
-        <v>562</v>
+        <v>558</v>
       </c>
       <c r="G114" t="s">
-        <v>563</v>
+        <v>559</v>
       </c>
       <c r="H114" t="s">
-        <v>564</v>
+        <v>560</v>
       </c>
       <c r="I114" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="J114" t="s">
         <v>93</v>
       </c>
       <c r="K114" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="L114" t="s">
-        <v>566</v>
+        <v>562</v>
       </c>
       <c r="M114" t="s">
         <v>24</v>
       </c>
       <c r="N114" t="s">
         <v>24</v>
       </c>
       <c r="O114" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="115" spans="1:15">
       <c r="A115">
         <v>139</v>
       </c>
       <c r="B115">
         <v>8</v>
       </c>
       <c r="C115" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="D115">
         <v>31</v>
       </c>
       <c r="E115" t="s">
-        <v>555</v>
+        <v>551</v>
       </c>
       <c r="F115" t="s">
-        <v>567</v>
+        <v>563</v>
       </c>
       <c r="G115" t="s">
-        <v>568</v>
+        <v>564</v>
       </c>
       <c r="H115" t="s">
-        <v>569</v>
+        <v>565</v>
       </c>
       <c r="I115" t="s">
-        <v>565</v>
+        <v>561</v>
       </c>
       <c r="J115" t="s">
         <v>93</v>
       </c>
       <c r="K115" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="L115" t="s">
-        <v>570</v>
+        <v>566</v>
       </c>
       <c r="M115" t="s">
         <v>24</v>
       </c>
       <c r="N115" t="s">
         <v>24</v>
       </c>
       <c r="O115" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="116" spans="1:15">
       <c r="A116">
         <v>141</v>
       </c>
       <c r="B116">
         <v>8</v>
       </c>
       <c r="C116" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="D116">
         <v>32</v>
       </c>
       <c r="E116" t="s">
+        <v>567</v>
+      </c>
+      <c r="F116" t="s">
+        <v>568</v>
+      </c>
+      <c r="G116" t="s">
+        <v>569</v>
+      </c>
+      <c r="H116" t="s">
+        <v>570</v>
+      </c>
+      <c r="I116" t="s">
+        <v>472</v>
+      </c>
+      <c r="J116" t="s">
+        <v>48</v>
+      </c>
+      <c r="K116" t="s">
+        <v>556</v>
+      </c>
+      <c r="L116" t="s">
         <v>571</v>
-      </c>
-[...19 lines deleted...]
-        <v>575</v>
       </c>
       <c r="M116" t="s">
         <v>24</v>
       </c>
       <c r="N116" t="s">
         <v>24</v>
       </c>
       <c r="O116" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="117" spans="1:15">
       <c r="A117">
         <v>142</v>
       </c>
       <c r="B117">
         <v>8</v>
       </c>
       <c r="C117" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="D117">
         <v>32</v>
       </c>
       <c r="E117" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F117" t="s">
-        <v>576</v>
+        <v>572</v>
       </c>
       <c r="G117" t="s">
-        <v>577</v>
+        <v>573</v>
       </c>
       <c r="H117" t="s">
-        <v>578</v>
+        <v>574</v>
       </c>
       <c r="I117" t="s">
-        <v>476</v>
+        <v>575</v>
       </c>
       <c r="J117" t="s">
         <v>21</v>
       </c>
       <c r="K117" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="L117" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="M117" t="s">
         <v>24</v>
       </c>
       <c r="N117" t="s">
         <v>24</v>
       </c>
       <c r="O117" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="118" spans="1:15">
       <c r="A118">
         <v>143</v>
       </c>
       <c r="B118">
         <v>8</v>
       </c>
       <c r="C118" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="D118">
         <v>32</v>
       </c>
       <c r="E118" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F118" t="s">
+        <v>577</v>
+      </c>
+      <c r="G118" t="s">
+        <v>578</v>
+      </c>
+      <c r="H118" t="s">
+        <v>579</v>
+      </c>
+      <c r="I118" t="s">
         <v>580</v>
-      </c>
-[...7 lines deleted...]
-        <v>583</v>
       </c>
       <c r="J118" t="s">
         <v>21</v>
       </c>
       <c r="K118" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="L118" t="s">
-        <v>585</v>
+        <v>582</v>
       </c>
       <c r="M118" t="s">
         <v>24</v>
       </c>
       <c r="N118" t="s">
         <v>24</v>
       </c>
       <c r="O118" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="119" spans="1:15">
       <c r="A119">
         <v>144</v>
       </c>
       <c r="B119">
         <v>8</v>
       </c>
       <c r="C119" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="D119">
         <v>32</v>
       </c>
       <c r="E119" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F119" t="s">
+        <v>583</v>
+      </c>
+      <c r="G119" t="s">
+        <v>584</v>
+      </c>
+      <c r="H119" t="s">
+        <v>585</v>
+      </c>
+      <c r="I119" t="s">
+        <v>472</v>
+      </c>
+      <c r="J119" t="s">
+        <v>48</v>
+      </c>
+      <c r="K119" t="s">
+        <v>581</v>
+      </c>
+      <c r="L119" t="s">
         <v>586</v>
-      </c>
-[...16 lines deleted...]
-        <v>589</v>
       </c>
       <c r="M119" t="s">
         <v>24</v>
       </c>
       <c r="N119" t="s">
         <v>24</v>
       </c>
       <c r="O119" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="120" spans="1:15">
       <c r="A120">
         <v>145</v>
       </c>
       <c r="B120">
         <v>8</v>
       </c>
       <c r="C120" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="D120">
         <v>32</v>
       </c>
       <c r="E120" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F120" t="s">
+        <v>587</v>
+      </c>
+      <c r="G120" t="s">
+        <v>588</v>
+      </c>
+      <c r="H120" t="s">
+        <v>589</v>
+      </c>
+      <c r="I120" t="s">
         <v>590</v>
-      </c>
-[...7 lines deleted...]
-        <v>593</v>
       </c>
       <c r="J120" t="s">
         <v>48</v>
       </c>
       <c r="K120" t="s">
-        <v>584</v>
+        <v>581</v>
       </c>
       <c r="L120" t="s">
-        <v>594</v>
+        <v>591</v>
       </c>
       <c r="M120" t="s">
         <v>24</v>
       </c>
       <c r="N120" t="s">
         <v>25</v>
       </c>
       <c r="O120" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="121" spans="1:15">
       <c r="A121">
         <v>146</v>
       </c>
       <c r="B121">
         <v>8</v>
       </c>
       <c r="C121" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="D121">
         <v>32</v>
       </c>
       <c r="E121" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F121" t="s">
+        <v>592</v>
+      </c>
+      <c r="G121" t="s">
+        <v>593</v>
+      </c>
+      <c r="H121" t="s">
+        <v>594</v>
+      </c>
+      <c r="I121" t="s">
         <v>595</v>
       </c>
-      <c r="G121" t="s">
+      <c r="J121" t="s">
         <v>596</v>
       </c>
-      <c r="H121" t="s">
+      <c r="K121" t="s">
+        <v>581</v>
+      </c>
+      <c r="L121" t="s">
         <v>597</v>
-      </c>
-[...10 lines deleted...]
-        <v>600</v>
       </c>
       <c r="M121" t="s">
         <v>24</v>
       </c>
       <c r="N121" t="s">
         <v>24</v>
       </c>
       <c r="O121" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="122" spans="1:15">
       <c r="A122">
         <v>147</v>
       </c>
       <c r="B122">
         <v>8</v>
       </c>
       <c r="C122" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="D122">
         <v>32</v>
       </c>
       <c r="E122" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F122" t="s">
+        <v>598</v>
+      </c>
+      <c r="G122" t="s">
+        <v>599</v>
+      </c>
+      <c r="H122" t="s">
+        <v>600</v>
+      </c>
+      <c r="I122" t="s">
+        <v>595</v>
+      </c>
+      <c r="J122" t="s">
         <v>601</v>
       </c>
-      <c r="G122" t="s">
+      <c r="K122" t="s">
+        <v>581</v>
+      </c>
+      <c r="L122" t="s">
         <v>602</v>
-      </c>
-[...13 lines deleted...]
-        <v>605</v>
       </c>
       <c r="M122" t="s">
         <v>24</v>
       </c>
       <c r="N122" t="s">
         <v>24</v>
       </c>
       <c r="O122" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="123" spans="1:15">
       <c r="A123">
         <v>148</v>
       </c>
       <c r="B123">
         <v>8</v>
       </c>
       <c r="C123" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="D123">
         <v>32</v>
       </c>
       <c r="E123" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F123" t="s">
+        <v>603</v>
+      </c>
+      <c r="G123" t="s">
+        <v>604</v>
+      </c>
+      <c r="H123" t="s">
+        <v>605</v>
+      </c>
+      <c r="I123" t="s">
         <v>606</v>
-      </c>
-[...7 lines deleted...]
-        <v>609</v>
       </c>
       <c r="J123" t="s">
         <v>93</v>
       </c>
       <c r="K123" t="s">
-        <v>560</v>
+        <v>556</v>
       </c>
       <c r="L123" t="s">
-        <v>610</v>
+        <v>607</v>
       </c>
       <c r="M123" t="s">
         <v>24</v>
       </c>
       <c r="N123" t="s">
         <v>24</v>
       </c>
       <c r="O123" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="124" spans="1:15">
       <c r="A124">
         <v>149</v>
       </c>
       <c r="B124">
         <v>8</v>
       </c>
       <c r="C124" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="D124">
         <v>33</v>
       </c>
       <c r="E124" t="s">
+        <v>608</v>
+      </c>
+      <c r="F124" t="s">
+        <v>609</v>
+      </c>
+      <c r="G124" t="s">
+        <v>610</v>
+      </c>
+      <c r="H124" t="s">
         <v>611</v>
       </c>
-      <c r="F124" t="s">
+      <c r="I124" t="s">
+        <v>472</v>
+      </c>
+      <c r="J124" t="s">
+        <v>48</v>
+      </c>
+      <c r="K124" t="s">
+        <v>556</v>
+      </c>
+      <c r="L124" t="s">
         <v>612</v>
-      </c>
-[...16 lines deleted...]
-        <v>615</v>
       </c>
       <c r="M124" t="s">
         <v>24</v>
       </c>
       <c r="N124" t="s">
         <v>24</v>
       </c>
       <c r="O124" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="125" spans="1:15">
       <c r="A125">
         <v>150</v>
       </c>
       <c r="B125">
         <v>8</v>
       </c>
       <c r="C125" t="s">
-        <v>554</v>
+        <v>550</v>
       </c>
       <c r="D125">
         <v>32</v>
       </c>
       <c r="E125" t="s">
-        <v>571</v>
+        <v>567</v>
       </c>
       <c r="F125" t="s">
-        <v>616</v>
+        <v>613</v>
       </c>
       <c r="G125" t="s">
-        <v>617</v>
+        <v>614</v>
       </c>
       <c r="H125" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="I125" t="s">
-        <v>476</v>
+        <v>472</v>
       </c>
       <c r="J125" t="s">
         <v>48</v>
       </c>
       <c r="L125" t="s">
+        <v>616</v>
+      </c>
+      <c r="M125" t="s">
+        <v>24</v>
+      </c>
+      <c r="N125" t="s">
+        <v>24</v>
+      </c>
+      <c r="O125" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="126" spans="1:15">
+      <c r="A126">
+        <v>152</v>
+      </c>
+      <c r="B126">
+        <v>8</v>
+      </c>
+      <c r="C126" t="s">
+        <v>550</v>
+      </c>
+      <c r="D126">
+        <v>31</v>
+      </c>
+      <c r="E126" t="s">
+        <v>551</v>
+      </c>
+      <c r="F126" t="s">
+        <v>617</v>
+      </c>
+      <c r="G126" t="s">
+        <v>618</v>
+      </c>
+      <c r="H126" t="s">
         <v>619</v>
       </c>
-      <c r="M125" t="s">
-[...5 lines deleted...]
-      <c r="O125" t="s">
+      <c r="I126" t="s">
+        <v>620</v>
+      </c>
+      <c r="J126" t="s">
+        <v>621</v>
+      </c>
+      <c r="L126" t="s">
+        <v>622</v>
+      </c>
+      <c r="M126" t="s">
+        <v>24</v>
+      </c>
+      <c r="N126" t="s">
+        <v>24</v>
+      </c>
+      <c r="O126" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="127" spans="1:15">
+      <c r="A127">
+        <v>153</v>
+      </c>
+      <c r="B127">
+        <v>2</v>
+      </c>
+      <c r="C127" t="s">
+        <v>278</v>
+      </c>
+      <c r="D127">
+        <v>15</v>
+      </c>
+      <c r="E127" t="s">
+        <v>428</v>
+      </c>
+      <c r="F127" t="s">
+        <v>623</v>
+      </c>
+      <c r="G127" t="s">
+        <v>624</v>
+      </c>
+      <c r="H127" t="s">
+        <v>625</v>
+      </c>
+      <c r="I127" t="s">
+        <v>626</v>
+      </c>
+      <c r="J127" t="s">
+        <v>621</v>
+      </c>
+      <c r="L127" t="s">
+        <v>627</v>
+      </c>
+      <c r="M127" t="s">
+        <v>24</v>
+      </c>
+      <c r="N127" t="s">
+        <v>24</v>
+      </c>
+      <c r="O127" t="s">
         <v>24</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>