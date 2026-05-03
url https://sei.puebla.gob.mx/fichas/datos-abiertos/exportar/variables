--- v1 (2026-03-19)
+++ v2 (2026-05-03)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="742">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="746">
   <si>
     <t>ID Variable</t>
   </si>
   <si>
     <t>ID Dimensión</t>
   </si>
   <si>
     <t>Nombre Dimensión</t>
   </si>
   <si>
     <t>ID Temática</t>
   </si>
   <si>
     <t>Nombre Temática</t>
   </si>
   <si>
     <t>ID Indicador Padre</t>
   </si>
   <si>
     <t>Nombre Indicador Padre</t>
   </si>
   <si>
     <t>Nombre Técnico Variable</t>
   </si>
   <si>
@@ -1757,60 +1757,60 @@
   <si>
     <t>Pastizal</t>
   </si>
   <si>
     <t>usos_de_suelo_y_vegetacion_hectareas_vegetacion_aparente</t>
   </si>
   <si>
     <t>Vegetación aparente</t>
   </si>
   <si>
     <t>usos_de_suelo_y_vegetacion_hectareas_otros_usos</t>
   </si>
   <si>
     <t>Otros usos</t>
   </si>
   <si>
     <t>Gobierno, Seguridad e Impartición de Justicia</t>
   </si>
   <si>
     <t>Gobierno</t>
   </si>
   <si>
     <t>Recursos federales transferidos al municipio (FORTAMUN y FAISMUN) en miles de pesos</t>
   </si>
   <si>
-    <t>Recursos_transferidos_de_FORTAMUN</t>
-[...8 lines deleted...]
-    <t>FISM</t>
+    <t>Recursos_transferidos_de_FORTAMUN_devengado</t>
+  </si>
+  <si>
+    <t>FORTAMUN DEVENGADO</t>
+  </si>
+  <si>
+    <t>Recursos_transferidos_de_FISM_devengado</t>
+  </si>
+  <si>
+    <t>FAISMUN DEVENGADO</t>
   </si>
   <si>
     <t>Porcentaje de personas de 18 y más con percepción de corrupción por tipo de autoridad</t>
   </si>
   <si>
     <t>Percepcion_corrupcion_de_transito</t>
   </si>
   <si>
     <t>Policía de tránsito</t>
   </si>
   <si>
     <t>Percepcion_corrupcion_de_preventiva</t>
   </si>
   <si>
     <t>Policía preventiva</t>
   </si>
   <si>
     <t>Percepcion_corrupcion_de_estatal</t>
   </si>
   <si>
     <t>Policía estatal</t>
   </si>
   <si>
     <t>Percepcion_corrupcion_de_guardia_nacional</t>
   </si>
@@ -2240,50 +2240,62 @@
     <t>Numero_de_policias_en_areas_administrativas</t>
   </si>
   <si>
     <t>Áreas administrativas</t>
   </si>
   <si>
     <t>Numero_de_policias_en_areas_apoyo</t>
   </si>
   <si>
     <t>Áreas de apoyo</t>
   </si>
   <si>
     <t>Numero_de_policias_no_identificado</t>
   </si>
   <si>
     <t>No identificado</t>
   </si>
   <si>
     <t>Numero_de_policias_no_especificado</t>
   </si>
   <si>
     <t>Total_elementos_o_policias</t>
   </si>
   <si>
     <t>Total de elementos o policías que conforman la corporación</t>
+  </si>
+  <si>
+    <t>Recursos_transferidos_de_FORTAMUN_aprobado</t>
+  </si>
+  <si>
+    <t>FORTAMUN APROBADO</t>
+  </si>
+  <si>
+    <t>Recursos_transferidos_de_FISM_aprobado</t>
+  </si>
+  <si>
+    <t>FAISMUN APROBADO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2587,51 +2599,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L295"/>
+  <dimension ref="A1:L297"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -12941,50 +12953,120 @@
       <c r="C295" t="s">
         <v>578</v>
       </c>
       <c r="D295">
         <v>32</v>
       </c>
       <c r="E295" t="s">
         <v>607</v>
       </c>
       <c r="F295">
         <v>150</v>
       </c>
       <c r="G295" t="s">
         <v>720</v>
       </c>
       <c r="H295" t="s">
         <v>740</v>
       </c>
       <c r="I295" t="s">
         <v>741</v>
       </c>
       <c r="J295" t="s">
         <v>611</v>
       </c>
       <c r="L295" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="296" spans="1:12">
+      <c r="A296">
+        <v>315</v>
+      </c>
+      <c r="B296">
+        <v>8</v>
+      </c>
+      <c r="C296" t="s">
+        <v>578</v>
+      </c>
+      <c r="D296">
+        <v>31</v>
+      </c>
+      <c r="E296" t="s">
+        <v>579</v>
+      </c>
+      <c r="F296">
+        <v>137</v>
+      </c>
+      <c r="G296" t="s">
+        <v>580</v>
+      </c>
+      <c r="H296" t="s">
+        <v>742</v>
+      </c>
+      <c r="I296" t="s">
+        <v>743</v>
+      </c>
+      <c r="J296" t="s">
+        <v>353</v>
+      </c>
+      <c r="L296" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="297" spans="1:12">
+      <c r="A297">
+        <v>316</v>
+      </c>
+      <c r="B297">
+        <v>8</v>
+      </c>
+      <c r="C297" t="s">
+        <v>578</v>
+      </c>
+      <c r="D297">
+        <v>31</v>
+      </c>
+      <c r="E297" t="s">
+        <v>579</v>
+      </c>
+      <c r="F297">
+        <v>137</v>
+      </c>
+      <c r="G297" t="s">
+        <v>580</v>
+      </c>
+      <c r="H297" t="s">
+        <v>744</v>
+      </c>
+      <c r="I297" t="s">
+        <v>745</v>
+      </c>
+      <c r="J297" t="s">
+        <v>353</v>
+      </c>
+      <c r="L297" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>