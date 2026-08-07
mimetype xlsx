--- v2 (2026-05-03)
+++ v3 (2026-08-07)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="746">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="754">
   <si>
     <t>ID Variable</t>
   </si>
   <si>
     <t>ID Dimensión</t>
   </si>
   <si>
     <t>Nombre Dimensión</t>
   </si>
   <si>
     <t>ID Temática</t>
   </si>
   <si>
     <t>Nombre Temática</t>
   </si>
   <si>
     <t>ID Indicador Padre</t>
   </si>
   <si>
     <t>Nombre Indicador Padre</t>
   </si>
   <si>
     <t>Nombre Técnico Variable</t>
   </si>
   <si>
@@ -2252,50 +2252,74 @@
     <t>Numero_de_policias_no_identificado</t>
   </si>
   <si>
     <t>No identificado</t>
   </si>
   <si>
     <t>Numero_de_policias_no_especificado</t>
   </si>
   <si>
     <t>Total_elementos_o_policias</t>
   </si>
   <si>
     <t>Total de elementos o policías que conforman la corporación</t>
   </si>
   <si>
     <t>Recursos_transferidos_de_FORTAMUN_aprobado</t>
   </si>
   <si>
     <t>FORTAMUN APROBADO</t>
   </si>
   <si>
     <t>Recursos_transferidos_de_FISM_aprobado</t>
   </si>
   <si>
     <t>FAISMUN APROBADO</t>
+  </si>
+  <si>
+    <t>Recursos devengados del FORTAMUN Per Cápita</t>
+  </si>
+  <si>
+    <t>fortamun_per_capita_por_habitante</t>
+  </si>
+  <si>
+    <t>FORTAMUN (Dev) Per Cápita</t>
+  </si>
+  <si>
+    <t>Pesos por habitante</t>
+  </si>
+  <si>
+    <t>Índice de Motorización por 1,000 habitantes</t>
+  </si>
+  <si>
+    <t>indice_motorización_1000_hab</t>
+  </si>
+  <si>
+    <t>Índice de motorización</t>
+  </si>
+  <si>
+    <t>Número de vehículos en circulación por 1,000 habitantes</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -2599,51 +2623,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:L297"/>
+  <dimension ref="A1:L299"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
@@ -13023,50 +13047,120 @@
       <c r="C297" t="s">
         <v>578</v>
       </c>
       <c r="D297">
         <v>31</v>
       </c>
       <c r="E297" t="s">
         <v>579</v>
       </c>
       <c r="F297">
         <v>137</v>
       </c>
       <c r="G297" t="s">
         <v>580</v>
       </c>
       <c r="H297" t="s">
         <v>744</v>
       </c>
       <c r="I297" t="s">
         <v>745</v>
       </c>
       <c r="J297" t="s">
         <v>353</v>
       </c>
       <c r="L297" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="298" spans="1:12">
+      <c r="A298">
+        <v>317</v>
+      </c>
+      <c r="B298">
+        <v>8</v>
+      </c>
+      <c r="C298" t="s">
+        <v>578</v>
+      </c>
+      <c r="D298">
+        <v>31</v>
+      </c>
+      <c r="E298" t="s">
+        <v>579</v>
+      </c>
+      <c r="F298">
+        <v>152</v>
+      </c>
+      <c r="G298" t="s">
+        <v>746</v>
+      </c>
+      <c r="H298" t="s">
+        <v>747</v>
+      </c>
+      <c r="I298" t="s">
+        <v>748</v>
+      </c>
+      <c r="J298" t="s">
+        <v>749</v>
+      </c>
+      <c r="L298" t="s">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="299" spans="1:12">
+      <c r="A299">
+        <v>318</v>
+      </c>
+      <c r="B299">
+        <v>2</v>
+      </c>
+      <c r="C299" t="s">
+        <v>282</v>
+      </c>
+      <c r="D299">
+        <v>15</v>
+      </c>
+      <c r="E299" t="s">
+        <v>433</v>
+      </c>
+      <c r="F299">
+        <v>153</v>
+      </c>
+      <c r="G299" t="s">
+        <v>750</v>
+      </c>
+      <c r="H299" t="s">
+        <v>751</v>
+      </c>
+      <c r="I299" t="s">
+        <v>752</v>
+      </c>
+      <c r="J299" t="s">
+        <v>753</v>
+      </c>
+      <c r="L299" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>